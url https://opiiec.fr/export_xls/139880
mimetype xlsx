--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -410,90 +410,90 @@
   <si>
     <t>Il propose des critères de durabilité dans le modèle d'affaires du client pour renforcer l'attractivité écoresponsable de l'entreprise</t>
   </si>
   <si>
     <t>Il assure la conformité aux normes environnementales, la veille réglementaire active pour anticiper les évolutions et maintenir les certifications nécessaires à son client</t>
   </si>
   <si>
     <t>Il évalue les besoins en ressources pour les projets RSE, alloue le personnel et le matériel adéquats pour une exécution durable et efficace</t>
   </si>
   <si>
     <t>Il organise des audits clients à blanc, évalue l'alignement aux normes RSE et législations, et propose des actions pour corriger les écarts</t>
   </si>
   <si>
     <t>Il se tient informé des tendances RSE, s'adapte aux évolutions pour intégrer les pratiques durables les plus récentes et performantes</t>
   </si>
   <si>
     <t>Il implique les parties prenantes, utilise des outils de conduite du changement pour mener les projets de transformation durable de son client.</t>
   </si>
   <si>
     <t>Il mobilise les arguments RSE solides pour sensibiliser, obtenir l'adhésion des équipes et des parties prenantes aux initiatives durables</t>
   </si>
   <si>
     <t>Il crée des programmes de formation RSE engageants, partage son expertise et les meilleures pratiques pour élever les compétences clients</t>
   </si>
   <si>
+    <t>Diplome d’études avancées en management durable</t>
+  </si>
+  <si>
+    <t>Management de la complexité en développement durable</t>
+  </si>
+  <si>
+    <t>Manager du changement et de l'innovation durable (MS)</t>
+  </si>
+  <si>
     <t>Manager du développement durable</t>
   </si>
   <si>
     <t>Manager de la responsabilité sociétale des entreprises et du développement durable</t>
   </si>
   <si>
     <t>Science de la durabilité (fiche nationale)</t>
   </si>
   <si>
     <t>Responsable management durable qualité sécurité environnement</t>
   </si>
   <si>
-    <t>Diplome d’études avancées en management durable</t>
-[...5 lines deleted...]
-    <t>Manager du changement et de l'innovation durable (MS)</t>
+    <t>RNCP37548</t>
+  </si>
+  <si>
+    <t>RNCP35925</t>
+  </si>
+  <si>
+    <t>RNCP38265</t>
   </si>
   <si>
     <t>RNCP37011</t>
   </si>
   <si>
     <t>RNCP37769</t>
   </si>
   <si>
     <t>RNCP36057</t>
   </si>
   <si>
     <t>RNCP36916</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP38265</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">