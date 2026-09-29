--- v1 (2026-08-15)
+++ v2 (2026-09-29)
@@ -410,90 +410,90 @@
   <si>
     <t>Il propose des critères de durabilité dans le modèle d'affaires du client pour renforcer l'attractivité écoresponsable de l'entreprise</t>
   </si>
   <si>
     <t>Il assure la conformité aux normes environnementales, la veille réglementaire active pour anticiper les évolutions et maintenir les certifications nécessaires à son client</t>
   </si>
   <si>
     <t>Il évalue les besoins en ressources pour les projets RSE, alloue le personnel et le matériel adéquats pour une exécution durable et efficace</t>
   </si>
   <si>
     <t>Il organise des audits clients à blanc, évalue l'alignement aux normes RSE et législations, et propose des actions pour corriger les écarts</t>
   </si>
   <si>
     <t>Il se tient informé des tendances RSE, s'adapte aux évolutions pour intégrer les pratiques durables les plus récentes et performantes</t>
   </si>
   <si>
     <t>Il implique les parties prenantes, utilise des outils de conduite du changement pour mener les projets de transformation durable de son client.</t>
   </si>
   <si>
     <t>Il mobilise les arguments RSE solides pour sensibiliser, obtenir l'adhésion des équipes et des parties prenantes aux initiatives durables</t>
   </si>
   <si>
     <t>Il crée des programmes de formation RSE engageants, partage son expertise et les meilleures pratiques pour élever les compétences clients</t>
   </si>
   <si>
+    <t>Responsable management durable qualité sécurité environnement</t>
+  </si>
+  <si>
     <t>Diplome d’études avancées en management durable</t>
   </si>
   <si>
     <t>Management de la complexité en développement durable</t>
   </si>
   <si>
     <t>Manager du changement et de l'innovation durable (MS)</t>
   </si>
   <si>
     <t>Manager du développement durable</t>
   </si>
   <si>
     <t>Manager de la responsabilité sociétale des entreprises et du développement durable</t>
   </si>
   <si>
     <t>Science de la durabilité (fiche nationale)</t>
   </si>
   <si>
-    <t>Responsable management durable qualité sécurité environnement</t>
+    <t>RNCP36916</t>
   </si>
   <si>
     <t>RNCP37548</t>
   </si>
   <si>
     <t>RNCP35925</t>
   </si>
   <si>
     <t>RNCP38265</t>
   </si>
   <si>
     <t>RNCP37011</t>
   </si>
   <si>
     <t>RNCP37769</t>
   </si>
   <si>
     <t>RNCP36057</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP36916</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">