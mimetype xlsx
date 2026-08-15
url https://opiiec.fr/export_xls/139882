--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -412,126 +412,126 @@
   <si>
     <t>Il utilise des outils comme Ansible, Puppet ou Chef pour gérer les configurations des serveurs et des applications.</t>
   </si>
   <si>
     <t>Il s'assure que les meilleures pratiques de sécurité sont intégrées dans le cycle de vie du développement des applications.</t>
   </si>
   <si>
     <t>Il collabore avec les équipes de développement et anticipe la mise en oeuvre des tests automatisés et des stratégies</t>
   </si>
   <si>
     <t>Il met en place des systèmes de surveillance et de journalisation pour détecter les problèmes en temps réel et optimiser les performances.</t>
   </si>
   <si>
     <t>Il évalue et optimise l'utilisation des ressources pour réduire les coûts tout en maintenant les performances.</t>
   </si>
   <si>
     <t>Il propose une assistance technique et favorise l'autonomie des équipes de développement pour les aider à adopter des pratiques DevOps.</t>
   </si>
   <si>
     <t>Il collabore avec les équipes de développement pour mettre en œuvre des tests automatisés et des stratégies d'assurance qualité.</t>
   </si>
   <si>
     <t>Il répond rapidement en anglais aux incidents de production du jumeau numérique et communique avec aisance  pour résoudre les problèmes et minimiser l'impact sur les utilisateurs</t>
   </si>
   <si>
+    <t>Concepteur développeur d'applications</t>
+  </si>
+  <si>
+    <t>Analyste développeur d'applications informatiques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concepteur développeur de solutions digitales </t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Concepteur développeur d’applications numériques</t>
+  </si>
+  <si>
+    <t>Architecte de Systèmes d'Information</t>
+  </si>
+  <si>
+    <t>Expert en études et développement du système d'information</t>
+  </si>
+  <si>
+    <t>Informatique : Réalisation d'applications : conception, développement, validation</t>
+  </si>
+  <si>
     <t xml:space="preserve">Réseaux &amp; Télécommunications : Développement système et Cloud </t>
   </si>
   <si>
     <t>Administrateur réseau NetOps</t>
   </si>
   <si>
     <t>Administrateur système DevOps</t>
   </si>
   <si>
     <t>Développeur concepteur logiciel</t>
   </si>
   <si>
     <t>Développeur de solutions numériques sécurisées</t>
   </si>
   <si>
-    <t>Concepteur développeur d'applications</t>
-[...20 lines deleted...]
-    <t>Informatique : Réalisation d'applications : conception, développement, validation</t>
+    <t>RNCP37873</t>
+  </si>
+  <si>
+    <t>RNCP36166</t>
+  </si>
+  <si>
+    <t>RNCP36146</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP36463</t>
+  </si>
+  <si>
+    <t>RNCP38114</t>
+  </si>
+  <si>
+    <t>RNCP35726</t>
+  </si>
+  <si>
+    <t>RNCP35475</t>
   </si>
   <si>
     <t>RNCP35511</t>
   </si>
   <si>
     <t>RNCP36163</t>
   </si>
   <si>
     <t>RNCP36061</t>
   </si>
   <si>
     <t>RNCP38038</t>
   </si>
   <si>
     <t>RNCP37778</t>
-  </si>
-[...22 lines deleted...]
-    <t>RNCP35475</t>
   </si>
   <si>
     <t>M1805 : Études et développement informatique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1805</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">