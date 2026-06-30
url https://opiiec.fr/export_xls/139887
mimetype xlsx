--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -411,111 +411,66 @@
   <si>
     <t>Il identifie et évalue les scénarios d'impact environnemental liés au déploiement et à l'utilisation des solutions d'IA embarquée, en proposant des stratégies pour les minimiser</t>
   </si>
   <si>
     <t>Il développe des modèles prédictifs pour systèmes autonomes embarqués, optimisant la performance en temps réel, en ssécurisant les données confidentielles de conduite par exemple</t>
   </si>
   <si>
     <t>Il intègre des outils de Data Science dans le développement des solutions embarquées, optimisant les solutions de stockage et la puissance informatique embarquées</t>
   </si>
   <si>
     <t>Il utilise des outils de communication et de partage de documents pour collaborer efficacement avec des équipes éloignées géographiquement, pour le développement et l'optimisation des solutions d'intelligence artificielle embarquée</t>
   </si>
   <si>
     <t>Il arbitre efficacement les moyens technologiques et humains dans le développement des solutions d'intelligence artificielle embarquée, en alignant les ressources disponibles avec les objectifs économiques du projet (ex : algorithme de codage)</t>
   </si>
   <si>
     <t>Il se tient constamment informé des avancées dans le domaine de l'intelligence artificielle embarquée, adapte ses connaissances et compétences en fonction des évolutions technologiques et des besoins du marché</t>
   </si>
   <si>
     <t>Il anticipe et évalue l'impact économique des solutions techniques en intelligence artificielle embarquée, en prenant en compte les coûts de développement, de production et les bénéfices potentiels dans l'usage, afin de proposer des solutions rentables et compétitives</t>
   </si>
   <si>
     <t>Il analyse et gère les risques liés au déploiement de solutions d'intelligence artificielle embarquée, en identifiant les menaces potentielles (ex : cybersécurité, défaillance) et en mettant en place des mesures préventives et correctives pour assurer la sécurité des systèmes et des données</t>
   </si>
   <si>
-    <t>Sciences et ingénierie - Intelligence Artificielle</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Chef de projet data et intelligence artificielle</t>
+    <t>Développeur en intelligence artificielle</t>
   </si>
   <si>
     <t>Sciences des systèmes communicants  (fiche nationale)</t>
   </si>
   <si>
-    <t xml:space="preserve">Développeur en Intelligence Artificielle et Data Science </t>
-[...19 lines deleted...]
-  <si>
     <t>RNCP99999</t>
   </si>
   <si>
-    <t>RNCP37137</t>
+    <t>RNCP37827</t>
   </si>
   <si>
     <t>RNCP36963</t>
-  </si>
-[...19 lines deleted...]
-    <t>RNCP34586</t>
   </si>
   <si>
     <t>M1806 : Conseil et maîtrise d'ouvrage en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1806</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1023,407 +978,359 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="AC2" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>3410</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>3410</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>89</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>3410</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>3410</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>3410</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>92</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>3410</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>4</v>
       </c>
       <c r="W8" t="s">
         <v>105</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>3410</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>82</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>3410</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>83</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>3410</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>96</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>3410</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>2</v>
       </c>
       <c r="W12" t="s">
         <v>85</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>3410</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>2</v>
       </c>
       <c r="W13" t="s">