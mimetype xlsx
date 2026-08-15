--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -411,66 +411,66 @@
   <si>
     <t>Il identifie et évalue les scénarios d'impact environnemental liés au déploiement et à l'utilisation des solutions d'IA embarquée, en proposant des stratégies pour les minimiser</t>
   </si>
   <si>
     <t>Il développe des modèles prédictifs pour systèmes autonomes embarqués, optimisant la performance en temps réel, en ssécurisant les données confidentielles de conduite par exemple</t>
   </si>
   <si>
     <t>Il intègre des outils de Data Science dans le développement des solutions embarquées, optimisant les solutions de stockage et la puissance informatique embarquées</t>
   </si>
   <si>
     <t>Il utilise des outils de communication et de partage de documents pour collaborer efficacement avec des équipes éloignées géographiquement, pour le développement et l'optimisation des solutions d'intelligence artificielle embarquée</t>
   </si>
   <si>
     <t>Il arbitre efficacement les moyens technologiques et humains dans le développement des solutions d'intelligence artificielle embarquée, en alignant les ressources disponibles avec les objectifs économiques du projet (ex : algorithme de codage)</t>
   </si>
   <si>
     <t>Il se tient constamment informé des avancées dans le domaine de l'intelligence artificielle embarquée, adapte ses connaissances et compétences en fonction des évolutions technologiques et des besoins du marché</t>
   </si>
   <si>
     <t>Il anticipe et évalue l'impact économique des solutions techniques en intelligence artificielle embarquée, en prenant en compte les coûts de développement, de production et les bénéfices potentiels dans l'usage, afin de proposer des solutions rentables et compétitives</t>
   </si>
   <si>
     <t>Il analyse et gère les risques liés au déploiement de solutions d'intelligence artificielle embarquée, en identifiant les menaces potentielles (ex : cybersécurité, défaillance) et en mettant en place des mesures préventives et correctives pour assurer la sécurité des systèmes et des données</t>
   </si>
   <si>
+    <t>Sciences des systèmes communicants  (fiche nationale)</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Développeur en intelligence artificielle</t>
   </si>
   <si>
-    <t>Sciences des systèmes communicants  (fiche nationale)</t>
+    <t>RNCP36963</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37827</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP36963</t>
   </si>
   <si>
     <t>M1806 : Conseil et maîtrise d'ouvrage en systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1806</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">