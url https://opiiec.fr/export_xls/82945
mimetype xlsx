--- v0 (2026-06-16)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -415,171 +415,84 @@
   <si>
     <t>Dans le cadre d'un projet exploratoire co-construit avec le client, il élabore des points de revue des résultats, permettant au client d'affiner sa demande</t>
   </si>
   <si>
     <t>Lors d'une prestation d'assistance à maîtrise d'ouvrage, il propose un cahier des charges détaillant les enjeux, les objectifs, les livrables et les moyens mis à disposition par chaque partie du contrat</t>
   </si>
   <si>
     <t>Dans une analyse des scénarios de transformation client, il analyse et pondère l'impact des risques identifiés sur le projet. Ainsi, il détermine les moyens de les contourner ou de les atténuer</t>
   </si>
   <si>
     <t>Lorsqu'il dispose d'une autonomie sur son périmètre, il déploie les processus détaillés de tout ou partie du projet et les coordonne avec les autres</t>
   </si>
   <si>
     <t>Pour faciliter une décision client, il traite les données des études prospectives pour élaborer des scénarios ou des variables et donner son avis sur une décision</t>
   </si>
   <si>
     <t>En préparation d'une prestation, il conçoit un support et un module de formation interne sur le secteur, nécessaires à l'équipe de consultants</t>
   </si>
   <si>
     <t>En accord avec le client selon les réunions, il dirige des réunions techniques de projets multinationaux en anglais</t>
   </si>
   <si>
     <t>Lorsque les délais d'un livrable ne peuvent être tenus du fait d'imprévus, il anticipe les points bloquants dans le déroulement prévu pour proposer des mesures correctives</t>
   </si>
   <si>
-    <t>Consultant en management de projets</t>
+    <t>Manager stratégique de l'information et des technologies (MS)</t>
   </si>
   <si>
     <t>Manager de l'amélioration continue (MS)</t>
   </si>
   <si>
-    <t>Manager du développement international</t>
-[...2 lines deleted...]
-    <t>Manager stratégique de l'information et des technologies (MS)</t>
+    <t>Manager en stratégie et développement international</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Expert en stratégie d’innovation durable  par le design (MS)</t>
-[...7 lines deleted...]
-  <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Analyste en stratégie internationale</t>
-[...29 lines deleted...]
-    <t>RNCP36148</t>
+    <t>RNCP36857</t>
   </si>
   <si>
     <t>RNCP37613</t>
   </si>
   <si>
-    <t>RNCP36492</t>
-[...5 lines deleted...]
-    <t>RNCP34540</t>
+    <t>RNCP36384</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
-    <t>RNCP34905</t>
-[...7 lines deleted...]
-  <si>
     <t>RNCP99998</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34208</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -889,51 +802,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK21"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1087,536 +1000,406 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="AB2" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
       <c r="AC2" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1305</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1305</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>78</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1305</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>79</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
         <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1305</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="Z6" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1305</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Z7" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1305</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>1305</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1305</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>96</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1305</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>97</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>1305</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1305</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...98 lines deleted...]
-        <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>