--- v1 (2026-08-23)
+++ v2 (2026-10-25)
@@ -415,84 +415,84 @@
   <si>
     <t>Dans le cadre d'un projet exploratoire co-construit avec le client, il élabore des points de revue des résultats, permettant au client d'affiner sa demande</t>
   </si>
   <si>
     <t>Lors d'une prestation d'assistance à maîtrise d'ouvrage, il propose un cahier des charges détaillant les enjeux, les objectifs, les livrables et les moyens mis à disposition par chaque partie du contrat</t>
   </si>
   <si>
     <t>Dans une analyse des scénarios de transformation client, il analyse et pondère l'impact des risques identifiés sur le projet. Ainsi, il détermine les moyens de les contourner ou de les atténuer</t>
   </si>
   <si>
     <t>Lorsqu'il dispose d'une autonomie sur son périmètre, il déploie les processus détaillés de tout ou partie du projet et les coordonne avec les autres</t>
   </si>
   <si>
     <t>Pour faciliter une décision client, il traite les données des études prospectives pour élaborer des scénarios ou des variables et donner son avis sur une décision</t>
   </si>
   <si>
     <t>En préparation d'une prestation, il conçoit un support et un module de formation interne sur le secteur, nécessaires à l'équipe de consultants</t>
   </si>
   <si>
     <t>En accord avec le client selon les réunions, il dirige des réunions techniques de projets multinationaux en anglais</t>
   </si>
   <si>
     <t>Lorsque les délais d'un livrable ne peuvent être tenus du fait d'imprévus, il anticipe les points bloquants dans le déroulement prévu pour proposer des mesures correctives</t>
   </si>
   <si>
+    <t>Manager de l'amélioration continue (MS)</t>
+  </si>
+  <si>
+    <t>Manager en stratégie et développement international</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
     <t>Manager stratégique de l'information et des technologies (MS)</t>
   </si>
   <si>
-    <t>Manager de l'amélioration continue (MS)</t>
-[...11 lines deleted...]
-    <t>Ecole de commerce, master en science de gestion</t>
+    <t>RNCP37613</t>
+  </si>
+  <si>
+    <t>RNCP36384</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36857</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP99998</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">