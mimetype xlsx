--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -412,171 +412,84 @@
   <si>
     <t>Lors de l'organisation de la prestation, il s'assure que, compte tenu du contexte, les activités qui lui sont confiées peuvent se dérouler dans les conditions de qualité, coût et délai qui lui sont fixées. Il propose une adaptation si nécessaire.</t>
   </si>
   <si>
     <t>Il choisit les outils d'aide à la décision et le mode de communication le plus adapté (ex : mail, entretien, réunion de pilotage, groupe de travail) pour travailler sa problématique dans le meilleur contexte avec le client.</t>
   </si>
   <si>
     <t>Dans le cas d'un client multinational, il mène un entretien d'enquête ou d'audit en anglais.</t>
   </si>
   <si>
     <t>Lorsqu'il détecte un besoin de changement de méthode sur un élément du projet, il prépare une argumentation avec le Consultant senior en management ou le Manager - Responsable de mission, en fonction du contexte de projet.</t>
   </si>
   <si>
     <t>Lorsque des opérations client peuvent être regroupées et rationalisées, il préconise une adaptation des processus afin de créer des routines et une différenciation retardée.</t>
   </si>
   <si>
     <t>À chaque fin de mission, il documente et organise une base de connaissances dans son domaine d'expertise, afin qu'elle soit exploitable par ses pairs.</t>
   </si>
   <si>
     <t>Quand il y a besoin d'une adaptation du logiciel métiers aux besoins d'indicateurs client, il articule et écrit les processus de gestion des données dans ce logiciel, qu'il diffuse auprès des parties prenantes.</t>
   </si>
   <si>
     <t>Lors d'une analyse de cohérence des données recueillies, il met en place les filtres et automatismes nécessaires à la fiabilisation des données exploitées dans Excel. Il conçoit des automatismes de traitement afin de gagner en productivité.</t>
   </si>
   <si>
-    <t>Analyste en stratégie internationale</t>
-[...14 lines deleted...]
-    <t>Consultant en business analyse</t>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Manager stratégique de l'information et des technologies (MS)</t>
+  </si>
+  <si>
+    <t>Manager de l'amélioration continue (MS)</t>
   </si>
   <si>
     <t>Manager en stratégie et développement international</t>
   </si>
   <si>
     <t>Technicien performance industrielle</t>
   </si>
   <si>
-    <t>Consultant en management de projets</t>
-[...47 lines deleted...]
-    <t>RNCP37000</t>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP36857</t>
+  </si>
+  <si>
+    <t>RNCP37613</t>
   </si>
   <si>
     <t>RNCP36384</t>
   </si>
   <si>
     <t>RNCP35861</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34222</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -886,51 +799,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK21"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1084,536 +997,406 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="AB2" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
       <c r="AC2" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1412</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1412</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">
         <v>66</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1412</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>79</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
         <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1412</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
         <v>128</v>
       </c>
       <c r="Z6" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1412</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
         <v>129</v>
       </c>
       <c r="Z7" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1412</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>82</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>1412</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>2</v>
       </c>
       <c r="W9" t="s">
         <v>83</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1412</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>84</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1412</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>2</v>
       </c>
       <c r="W11" t="s">
         <v>85</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>1412</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>2</v>
       </c>
       <c r="W12" t="s">
         <v>86</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1412</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...98 lines deleted...]
-        <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>