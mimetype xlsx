--- v1 (2026-07-31)
+++ v2 (2026-09-22)
@@ -412,84 +412,84 @@
   <si>
     <t>Lors de l'organisation de la prestation, il s'assure que, compte tenu du contexte, les activités qui lui sont confiées peuvent se dérouler dans les conditions de qualité, coût et délai qui lui sont fixées. Il propose une adaptation si nécessaire.</t>
   </si>
   <si>
     <t>Il choisit les outils d'aide à la décision et le mode de communication le plus adapté (ex : mail, entretien, réunion de pilotage, groupe de travail) pour travailler sa problématique dans le meilleur contexte avec le client.</t>
   </si>
   <si>
     <t>Dans le cas d'un client multinational, il mène un entretien d'enquête ou d'audit en anglais.</t>
   </si>
   <si>
     <t>Lorsqu'il détecte un besoin de changement de méthode sur un élément du projet, il prépare une argumentation avec le Consultant senior en management ou le Manager - Responsable de mission, en fonction du contexte de projet.</t>
   </si>
   <si>
     <t>Lorsque des opérations client peuvent être regroupées et rationalisées, il préconise une adaptation des processus afin de créer des routines et une différenciation retardée.</t>
   </si>
   <si>
     <t>À chaque fin de mission, il documente et organise une base de connaissances dans son domaine d'expertise, afin qu'elle soit exploitable par ses pairs.</t>
   </si>
   <si>
     <t>Quand il y a besoin d'une adaptation du logiciel métiers aux besoins d'indicateurs client, il articule et écrit les processus de gestion des données dans ce logiciel, qu'il diffuse auprès des parties prenantes.</t>
   </si>
   <si>
     <t>Lors d'une analyse de cohérence des données recueillies, il met en place les filtres et automatismes nécessaires à la fiabilisation des données exploitées dans Excel. Il conçoit des automatismes de traitement afin de gagner en productivité.</t>
   </si>
   <si>
+    <t>Manager en stratégie et développement international</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Manager stratégique de l'information et des technologies (MS)</t>
   </si>
   <si>
     <t>Manager de l'amélioration continue (MS)</t>
   </si>
   <si>
-    <t>Manager en stratégie et développement international</t>
-[...2 lines deleted...]
-    <t>Technicien performance industrielle</t>
+    <t>RNCP36384</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36857</t>
   </si>
   <si>
     <t>RNCP37613</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP35861</t>
   </si>
   <si>
     <t>M1402 : Conseil en organisation et management d'entreprise</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1402</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">