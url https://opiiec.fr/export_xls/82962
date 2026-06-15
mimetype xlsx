--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -406,171 +406,171 @@
   <si>
     <t>Afin de fournir une vision synthétique adaptée au besoin de suivi du client et de l'équipe de Consultants en accompagnement, il consolide ces besoins de reporting dans un seul tableau Excel</t>
   </si>
   <si>
     <t>Après la phase de validation des projets de mobilité des bénéficiaires, il exploite les données saisies par les consultants pour identifier les points de difficulté et anticiper les mesures adaptatives</t>
   </si>
   <si>
     <t>Sur la deuxième phase de prestation ou plus tôt, il identifie les accompagnements les plus complexes pour proposer au client une adaptation exceptionnelle des mesures de mobilités</t>
   </si>
   <si>
     <t>Lors du lancement de l'antenne emploi, il présente les conditions clés de déploiement du plan d'accompagnement à un collectif de bénéficiaires et recueille les questions</t>
   </si>
   <si>
     <t>En préparation de la prestation, il forme les consultants aux spécificités du plan d'accompagnement (ex : publics, bassins d'emploi, créations d'entreprises)</t>
   </si>
   <si>
     <t>Lors d'un accompagnement complexe (ex : projet bénéficiaire irréalisable sur le bassin d'emploi), il appuie le Consultant en accompagnement pour argumenter sur cette difficulté et activer des alternatives</t>
   </si>
   <si>
     <t>Lorsque le candidat projette une création d'entreprise pour laquelle le Consultant en accompagnement n'est pas spécialisé, il coordonne le transfert d'un bénéficiaire en cours d'accompagnement</t>
   </si>
   <si>
     <t>Pour un projet de grande ampleur, il séquence son lancement en plusieurs groupes d'accompagnement décalés, selon la stratégie du plan souhaitée par le client</t>
   </si>
   <si>
+    <t>Manager des ressources humaines</t>
+  </si>
+  <si>
+    <t>Manager des Ressources Humaines Internationales</t>
+  </si>
+  <si>
+    <t>Manager du  développement des Ressources Humaines</t>
+  </si>
+  <si>
+    <t>Manager en ressources humaines</t>
+  </si>
+  <si>
+    <t>Manager des ressources humaines (MS)</t>
+  </si>
+  <si>
+    <t>Management des ressources humaines</t>
+  </si>
+  <si>
+    <t>Gestion des ressources humaines (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Diplôme Supérieur en Management International des Ressources Humaines</t>
+  </si>
+  <si>
+    <t>Manager du développement des ressources humaines</t>
+  </si>
+  <si>
+    <t>Chargé de recrutement et conseils en ressources humaines</t>
+  </si>
+  <si>
+    <t>Manager ressources humaines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manager international des ressources humaines </t>
+  </si>
+  <si>
     <t>Directeur des ressources humaines</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Manager des ressources humaines</t>
-[...34 lines deleted...]
-  <si>
     <t>Manager en stratégie et gestion des ressources humaines</t>
   </si>
   <si>
+    <t>RNCP37748</t>
+  </si>
+  <si>
+    <t>RNCP36064</t>
+  </si>
+  <si>
+    <t>RNCP38112</t>
+  </si>
+  <si>
+    <t>RNCP34298</t>
+  </si>
+  <si>
+    <t>RNCP36411</t>
+  </si>
+  <si>
+    <t>RNCP38460</t>
+  </si>
+  <si>
+    <t>RNCP35657</t>
+  </si>
+  <si>
+    <t>RNCP35756</t>
+  </si>
+  <si>
+    <t>RNCP34550</t>
+  </si>
+  <si>
+    <t>RNCP36361</t>
+  </si>
+  <si>
+    <t>RNCP37155</t>
+  </si>
+  <si>
+    <t>RNCP35912</t>
+  </si>
+  <si>
+    <t>RNCP38069</t>
+  </si>
+  <si>
+    <t>RNCP35604</t>
+  </si>
+  <si>
+    <t>RNCP36500</t>
+  </si>
+  <si>
+    <t>RNCP37851</t>
+  </si>
+  <si>
+    <t>RNCP37857</t>
+  </si>
+  <si>
+    <t>RNCP36387</t>
+  </si>
+  <si>
+    <t>RNCP37053</t>
+  </si>
+  <si>
+    <t>RNCP36986</t>
+  </si>
+  <si>
+    <t>RNCP36895</t>
+  </si>
+  <si>
+    <t>RNCP36383</t>
+  </si>
+  <si>
+    <t>RNCP38493</t>
+  </si>
+  <si>
     <t>RNCP38137</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP38489</t>
-  </si>
-[...67 lines deleted...]
-    <t>RNCP38493</t>
   </si>
   <si>
     <t>RNCP34208</t>
   </si>
   <si>
     <t>RNCP34000</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/34208</t>
   </si>
   <si>
     <t>https://www.francecompetences.fr/recherche/rncp/34000</t>
   </si>
   <si>
     <t>M1502 : Développement des ressources humaines</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1502</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1163,51 +1163,51 @@
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="Z4" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1306</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
@@ -1233,86 +1233,86 @@
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>79</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="Z6" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1306</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1306</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
@@ -1338,51 +1338,51 @@
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>94</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
       <c r="Y9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z9" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1306</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
@@ -1408,300 +1408,300 @@
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>96</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
       <c r="Y11" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="Z11" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>1306</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>97</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
       </c>
       <c r="Y12" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="Z12" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1306</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
       </c>
       <c r="Y13" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="Z13" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>1306</v>
       </c>
       <c r="Y14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Z14" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15">
         <v>1306</v>
       </c>
       <c r="Y15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Z15" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>1306</v>
       </c>
       <c r="Y16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="Z16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17">
         <v>1306</v>
       </c>
       <c r="Y17" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="Z17" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="A18">
         <v>1306</v>
       </c>
       <c r="Y18" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="Z18" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>1306</v>
       </c>
       <c r="Y19" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="Z19" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>1306</v>
       </c>
       <c r="Y20" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="Z20" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="A21">
         <v>1306</v>
       </c>
       <c r="Y21" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="Z21" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22">
         <v>1306</v>
       </c>
       <c r="Y22" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="Z22" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>1306</v>
       </c>
       <c r="Y23" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="Z23" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>1306</v>
       </c>
       <c r="Y24" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="Z24" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>1306</v>
       </c>
       <c r="Y25" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Z25" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>1306</v>
       </c>
       <c r="Y26" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="Z26" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>1306</v>
       </c>
       <c r="Y27" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="Z27" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="A28">
         <v>1306</v>
       </c>
       <c r="Y28" t="s">
         <v>137</v>
       </c>
       <c r="Z28" t="s">
         <v>164</v>
       </c>
       <c r="AA28" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29">
         <v>1306</v>
       </c>
       <c r="Y29" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="Z29" t="s">
         <v>165</v>
       </c>
       <c r="AA29" t="s">
         <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>