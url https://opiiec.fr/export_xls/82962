--- v1 (2026-06-15)
+++ v2 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -406,183 +406,111 @@
   <si>
     <t>Afin de fournir une vision synthétique adaptée au besoin de suivi du client et de l'équipe de Consultants en accompagnement, il consolide ces besoins de reporting dans un seul tableau Excel</t>
   </si>
   <si>
     <t>Après la phase de validation des projets de mobilité des bénéficiaires, il exploite les données saisies par les consultants pour identifier les points de difficulté et anticiper les mesures adaptatives</t>
   </si>
   <si>
     <t>Sur la deuxième phase de prestation ou plus tôt, il identifie les accompagnements les plus complexes pour proposer au client une adaptation exceptionnelle des mesures de mobilités</t>
   </si>
   <si>
     <t>Lors du lancement de l'antenne emploi, il présente les conditions clés de déploiement du plan d'accompagnement à un collectif de bénéficiaires et recueille les questions</t>
   </si>
   <si>
     <t>En préparation de la prestation, il forme les consultants aux spécificités du plan d'accompagnement (ex : publics, bassins d'emploi, créations d'entreprises)</t>
   </si>
   <si>
     <t>Lors d'un accompagnement complexe (ex : projet bénéficiaire irréalisable sur le bassin d'emploi), il appuie le Consultant en accompagnement pour argumenter sur cette difficulté et activer des alternatives</t>
   </si>
   <si>
     <t>Lorsque le candidat projette une création d'entreprise pour laquelle le Consultant en accompagnement n'est pas spécialisé, il coordonne le transfert d'un bénéficiaire en cours d'accompagnement</t>
   </si>
   <si>
     <t>Pour un projet de grande ampleur, il séquence son lancement en plusieurs groupes d'accompagnement décalés, selon la stratégie du plan souhaitée par le client</t>
   </si>
   <si>
+    <t>Directeur des ressources humaines</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Chargé de recrutement et conseils en ressources humaines</t>
+  </si>
+  <si>
+    <t>Manager du développement des ressources humaines</t>
+  </si>
+  <si>
     <t>Manager des ressources humaines</t>
   </si>
   <si>
-    <t>Manager des Ressources Humaines Internationales</t>
-[...2 lines deleted...]
-    <t>Manager du  développement des Ressources Humaines</t>
+    <t>Gestion des ressources humaines (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Manager des ressources humaines (MS)</t>
   </si>
   <si>
     <t>Manager en ressources humaines</t>
   </si>
   <si>
-    <t>Manager des ressources humaines (MS)</t>
-[...7 lines deleted...]
-  <si>
     <t>Diplôme Supérieur en Management International des Ressources Humaines</t>
   </si>
   <si>
-    <t>Manager du développement des ressources humaines</t>
-[...17 lines deleted...]
-    <t>Manager en stratégie et gestion des ressources humaines</t>
+    <t>RNCP38137</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP36500</t>
+  </si>
+  <si>
+    <t>RNCP37857</t>
+  </si>
+  <si>
+    <t>RNCP37851</t>
+  </si>
+  <si>
+    <t>RNCP38489</t>
   </si>
   <si>
     <t>RNCP37748</t>
   </si>
   <si>
-    <t>RNCP36064</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP38112</t>
   </si>
   <si>
-    <t>RNCP34298</t>
-[...2 lines deleted...]
-    <t>RNCP36411</t>
+    <t>RNCP35912</t>
+  </si>
+  <si>
+    <t>RNCP35657</t>
   </si>
   <si>
     <t>RNCP38460</t>
   </si>
   <si>
-    <t>RNCP35657</t>
-[...16 lines deleted...]
-  <si>
     <t>RNCP38069</t>
-  </si>
-[...49 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34000</t>
   </si>
   <si>
     <t>M1502 : Développement des ressources humaines</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1502</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -892,51 +820,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK29"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1090,624 +1018,442 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="AB2" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="AC2" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1306</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1306</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1306</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>78</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z5" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1306</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>79</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="Z6" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1306</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z7" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1306</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
       <c r="Y8" t="s">
         <v>127</v>
       </c>
       <c r="Z8" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>1306</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>94</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
       <c r="Y9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z9" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1306</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>2</v>
       </c>
       <c r="W10" t="s">
         <v>83</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
       <c r="Y10" t="s">
         <v>128</v>
       </c>
       <c r="Z10" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>1306</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>96</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
       <c r="Y11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Z11" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>1306</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>97</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
       </c>
       <c r="Y12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="Z12" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>1306</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
       </c>
       <c r="Y13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Z13" t="s">
-        <v>149</v>
-[...181 lines deleted...]
-        <v>167</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>