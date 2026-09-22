--- v2 (2026-07-31)
+++ v3 (2026-09-22)
@@ -406,111 +406,111 @@
   <si>
     <t>Afin de fournir une vision synthétique adaptée au besoin de suivi du client et de l'équipe de Consultants en accompagnement, il consolide ces besoins de reporting dans un seul tableau Excel</t>
   </si>
   <si>
     <t>Après la phase de validation des projets de mobilité des bénéficiaires, il exploite les données saisies par les consultants pour identifier les points de difficulté et anticiper les mesures adaptatives</t>
   </si>
   <si>
     <t>Sur la deuxième phase de prestation ou plus tôt, il identifie les accompagnements les plus complexes pour proposer au client une adaptation exceptionnelle des mesures de mobilités</t>
   </si>
   <si>
     <t>Lors du lancement de l'antenne emploi, il présente les conditions clés de déploiement du plan d'accompagnement à un collectif de bénéficiaires et recueille les questions</t>
   </si>
   <si>
     <t>En préparation de la prestation, il forme les consultants aux spécificités du plan d'accompagnement (ex : publics, bassins d'emploi, créations d'entreprises)</t>
   </si>
   <si>
     <t>Lors d'un accompagnement complexe (ex : projet bénéficiaire irréalisable sur le bassin d'emploi), il appuie le Consultant en accompagnement pour argumenter sur cette difficulté et activer des alternatives</t>
   </si>
   <si>
     <t>Lorsque le candidat projette une création d'entreprise pour laquelle le Consultant en accompagnement n'est pas spécialisé, il coordonne le transfert d'un bénéficiaire en cours d'accompagnement</t>
   </si>
   <si>
     <t>Pour un projet de grande ampleur, il séquence son lancement en plusieurs groupes d'accompagnement décalés, selon la stratégie du plan souhaitée par le client</t>
   </si>
   <si>
+    <t>Diplôme Supérieur en Management International des Ressources Humaines</t>
+  </si>
+  <si>
     <t>Directeur des ressources humaines</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Chargé de recrutement et conseils en ressources humaines</t>
   </si>
   <si>
     <t>Manager du développement des ressources humaines</t>
   </si>
   <si>
     <t>Manager des ressources humaines</t>
   </si>
   <si>
     <t>Gestion des ressources humaines (fiche nationale)</t>
   </si>
   <si>
     <t>Manager des ressources humaines (MS)</t>
   </si>
   <si>
     <t>Manager en ressources humaines</t>
   </si>
   <si>
-    <t>Diplôme Supérieur en Management International des Ressources Humaines</t>
+    <t>RNCP38069</t>
   </si>
   <si>
     <t>RNCP38137</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36500</t>
   </si>
   <si>
     <t>RNCP37857</t>
   </si>
   <si>
     <t>RNCP37851</t>
   </si>
   <si>
     <t>RNCP38489</t>
   </si>
   <si>
     <t>RNCP37748</t>
   </si>
   <si>
     <t>RNCP38112</t>
   </si>
   <si>
     <t>RNCP35912</t>
   </si>
   <si>
     <t>RNCP35657</t>
   </si>
   <si>
     <t>RNCP38460</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38069</t>
   </si>
   <si>
     <t>M1502 : Développement des ressources humaines</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1502</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1196,121 +1196,121 @@
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>80</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="Z7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>1306</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
       <c r="Y8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="Z8" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>1306</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>94</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
       <c r="Y9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="Z9" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>1306</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">