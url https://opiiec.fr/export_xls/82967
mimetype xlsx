--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -409,90 +409,90 @@
   <si>
     <t>Il participe à la définition d'un conseil stratégique sur la base des résultats de la solution de Data Science et des autres moyens de l'étude lors de la phase de conception.</t>
   </si>
   <si>
     <t>Lors du démarrage du projet, il articule les itérations entre besoins et propositions des acteurs, techniques et métiers.</t>
   </si>
   <si>
     <t>En soutenance de projet, il produit un conseil orienté client à partir d'une solution technologique.</t>
   </si>
   <si>
     <t>Il dirige une réunion de projet pour un client multinational.</t>
   </si>
   <si>
     <t>Il analyse les risques juridiques de l'exploitation d'un type de données lors de la phase d'identification.</t>
   </si>
   <si>
     <t>Durant le déroulement du projet, il coordonne l'adaptation des paramétrages en fonction des besoins qualitatifs et structurels des données à exploiter.</t>
   </si>
   <si>
     <t>Lors de la phase de conception, il organise une architecture de la connaissance exploitable par les métiers de l'organisation, à partir des données massives.</t>
   </si>
   <si>
     <t>Il adapte sa conception de l'organisation du projet et du développement de la solution selon les besoins stratégiques de l'entreprise.</t>
   </si>
   <si>
+    <t>Directeur de la donnée (chief data officer)</t>
+  </si>
+  <si>
+    <t>Expert en données financières massives</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Diplôme d’études supérieures en IA, Data et Management</t>
   </si>
   <si>
     <t>Diplôme « Sciences des Données et Techniques Analytiques pour la Gestion »</t>
   </si>
   <si>
     <t>Science des données : exploration et modélisation statistique</t>
   </si>
   <si>
     <t>Science des données : visualisation, conception d'outils décisionnels</t>
   </si>
   <si>
-    <t>Directeur de la donnée (chief data officer)</t>
-[...2 lines deleted...]
-    <t>Expert en données financières massives</t>
+    <t>RNCP37843</t>
+  </si>
+  <si>
+    <t>RNCP38500</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38068</t>
   </si>
   <si>
     <t>RNCP36355</t>
   </si>
   <si>
     <t>RNCP35401</t>
   </si>
   <si>
     <t>RNCP35402</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP38500</t>
   </si>
   <si>
     <t>M1403 : Études et prospectives socio-économiques</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">