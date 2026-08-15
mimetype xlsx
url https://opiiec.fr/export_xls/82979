--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -418,66 +418,66 @@
   <si>
     <t>À l'occasion d'une panne électrique, il effectue des tests fonctionnels pour pré-identifier l'origine de la panne.</t>
   </si>
   <si>
     <t>Il identifie les écarts par rapport au prévisionnel de consommation d'eaux et d'énergies afin de rechercher les anomalies.</t>
   </si>
   <si>
     <t>Lors d'une augmentation des capacités de stockage ou de débit de données, il comprend les enjeux techniques afin d'adapter ses interventions physiques sur les installations.</t>
   </si>
   <si>
     <t>Il maîtrise l'ensemble des consommations d'énergies des installations et est capable de proposer un mode de fonctionnement différent pour les optimiser.</t>
   </si>
   <si>
     <t>Il crée ou analyse des données de planning ou de dépenses sur un tableur.</t>
   </si>
   <si>
     <t>Lors de la mise à jour d'une cartographie, il analyse une partie des risques liés à la sécurité des personnes et du patrimoine de l'entreprise.</t>
   </si>
   <si>
     <t>Lors d'un projet de déménagement, il articule les flux physiques des équipements.</t>
   </si>
   <si>
     <t>Il crée et administre un historique des causes et effets des différentes anomalies rencontrées, de manière à optimiser les prochains cas.</t>
   </si>
   <si>
+    <t>Agent de propreté et d'hygiène</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technicien en systèmes de génie climatique et systèmes sanitaires : option maintenance, option installation (BTM) </t>
+  </si>
+  <si>
     <t>Agent de maintenance d'équipements de confort climatique</t>
   </si>
   <si>
-    <t>Agent de propreté et d'hygiène</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Technicien en systèmes de génie climatique et systèmes sanitaires : option maintenance, option installation (BTM) </t>
+    <t>RNCP37872</t>
+  </si>
+  <si>
+    <t>RNCP36660</t>
   </si>
   <si>
     <t>RNCP38079</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP36660</t>
   </si>
   <si>
     <t>K2204 : Nettoyage de locaux</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2204</t>
   </si>
   <si>
     <t>K2503 : Sécurité et surveillance privées</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>