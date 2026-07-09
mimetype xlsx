--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -405,69 +405,54 @@
   <si>
     <t>Il propose l'adaptation de messages clés de manière à ce qu'ils soient parfaitement compris dans le contexte culturel de la langue de traduction.</t>
   </si>
   <si>
     <t>Il crée une relation durable en connaissant les étapes importantes dans la vie du client, de manière à anticiper des propositions et connaître son univers.</t>
   </si>
   <si>
     <t>Lors de travaux volumineux (ex : traduction de séries de travaux), il organise la production et l'harmonisation des contenus traduits.</t>
   </si>
   <si>
     <t>Il propose les éléments pertinents de contexte et de méthodologie afin de s'adapter au contexte de chaque traduction.</t>
   </si>
   <si>
     <t>Il suit les étapes du projet de manière à insérer ses travaux au fur et à mesure des livrables terminés dans la langue d'origine.</t>
   </si>
   <si>
     <t>Il adapte ses ressources de traduction au rythme des contenus dans chaque support média.</t>
   </si>
   <si>
     <t>Il intervient dans la traduction de contenus de site web, à la conception et à la mise à jour.</t>
   </si>
   <si>
     <t>Langues et commerce international (fiche nationale)</t>
   </si>
   <si>
-    <t>Langues étrangères appliquées (fiche nationale)</t>
-[...4 lines deleted...]
-  <si>
     <t>RNCP37752</t>
   </si>
   <si>
     <t>RNCP37691</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP34116</t>
   </si>
   <si>
     <t>E1108 - Traduction, interprétariat</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -975,197 +960,179 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>39</v>
       </c>
       <c r="Z2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB2" t="s">
         <v>126</v>
       </c>
-      <c r="AB2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC2" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1417</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>123</v>
       </c>
       <c r="Z3" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1417</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1417</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>78</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1417</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>79</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>1417</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">