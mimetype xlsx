--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -420,90 +420,90 @@
   <si>
     <t>Il identifie les informations à conserver et les organise selon une nomenclature viable et respectueuse des normes en vigueur (Norme INSPIRE)</t>
   </si>
   <si>
     <t>Il utilise des logiciels intégrant les données environnementales dans une maquette numérique d'un site industriel</t>
   </si>
   <si>
     <t>Il se réfère systématiquement à la réglementation en vigueur et propose des outils de communication auprès des managers à des fins de sensibilisation aux consommations énergétiques</t>
   </si>
   <si>
     <t>Il gère l'intégralité des phases d'un projet pour la mise en place d'un bassin de filtrage à la sortie d'une zone industrielle</t>
   </si>
   <si>
     <t>Dans une entreprise qui met en place les normes environnementales, il anime des ateliers de formations et fait passer des questionnaires d'évaluation pour la conduite du changement</t>
   </si>
   <si>
     <t>Il analyse les risques pour la mise en place d'un dispositif de dépollution sur un site de transformation des déchets chimiques</t>
   </si>
   <si>
     <t>Il met en place un processus pour intégrer la récupération de chaleur à la production des machines industrielles</t>
   </si>
   <si>
     <t>Il intègre la composante adaptation ou atténuation au changement climatique dans les processus métier de l'entreprise de transport maritime</t>
   </si>
   <si>
+    <t>Droit de l’environnement (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Manager hygiène sécurité environnement (HSE)</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Sciences pour l'environnement (fiche nationale)</t>
   </si>
   <si>
     <t>Economie de l’environnement, de l’énergie et des transports (fiche nationale)</t>
   </si>
   <si>
     <t>Droit de l'environnement et de l'urbanisme (fiche nationale)</t>
   </si>
   <si>
-    <t>Droit de l’environnement (fiche nationale)</t>
-[...2 lines deleted...]
-    <t>Manager hygiène sécurité environnement (HSE)</t>
+    <t>RNCP36761</t>
+  </si>
+  <si>
+    <t>RNCP38510</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP37565</t>
   </si>
   <si>
     <t>RNCP38299</t>
   </si>
   <si>
     <t>RNCP38165</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP38510</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
   <si>
     <t>A1303 : Ingénierie en agriculture et environnement naturel</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=A1303</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>