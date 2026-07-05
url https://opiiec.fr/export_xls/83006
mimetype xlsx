--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -411,153 +411,84 @@
   <si>
     <t>Il met à jour les données des produits dans des bases de données prédéfinies et intègre également les informations dans l'ERP</t>
   </si>
   <si>
     <t>Lors du réaménagement d'une chaine de production, il accompagne les équipes de production sur la prise en mains de leur nouveau poste de travail et sur l'ergonomie des gestes et postures</t>
   </si>
   <si>
     <t>Il identifie les risques industriels (process critiques, pièces critiques,) et il traite les risques HSE (électriques, de manutention, chimiques)</t>
   </si>
   <si>
     <t>Au sein d'une équipe multiculturelle, il contribue à l'innovation des procédés chimiques et travaille en étroite collaboration avec les équipes de recherche (chimie, formulation)</t>
   </si>
   <si>
     <t>Il élabore et suit les indicateurs de performance sur les différents projets, grâce aux logiciels de planification et accompagne la montée en compétences des collaborateurs</t>
   </si>
   <si>
     <t>Il systématise le processus d'innovation en recherchant des solutions pour booster la performance globale, dans une ingénierie industrielle</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Responsable de production et de projets industriels</t>
   </si>
   <si>
+    <t>Manager de la performance industrielle (MS)</t>
+  </si>
+  <si>
+    <t>Expert en management industriel et systèmes logistiques (MS)</t>
+  </si>
+  <si>
+    <t>Manager en génie industriel (MS)</t>
+  </si>
+  <si>
     <t>Contrôle industriel et régulation automatique</t>
   </si>
   <si>
-    <t>Manager de système qualité sécurité environnement</t>
-[...13 lines deleted...]
-  <si>
     <t>Technicien performance industrielle</t>
   </si>
   <si>
-    <t>diplômé de l'Institut des sciences et industries du vivant et de l'environnement (AgroParisTech)</t>
-[...19 lines deleted...]
-  <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38269</t>
   </si>
   <si>
+    <t>RNCP38266</t>
+  </si>
+  <si>
+    <t>RNCP38103</t>
+  </si>
+  <si>
+    <t>RNCP38464</t>
+  </si>
+  <si>
     <t>RNCP38216</t>
   </si>
   <si>
-    <t>RNCP35430</t>
-[...13 lines deleted...]
-  <si>
     <t>RNCP35861</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/30100</t>
   </si>
   <si>
     <t>H1402 : Management et ingénierie méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1402</t>
   </si>
   <si>
     <t>H1404 : Intervention technique en méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1404</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK17"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1071,507 +1002,418 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>87</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>123</v>
       </c>
       <c r="Z2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD2" t="s">
         <v>139</v>
       </c>
-      <c r="AB2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE2" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2406</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>124</v>
       </c>
       <c r="Z3" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2406</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>89</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>125</v>
       </c>
       <c r="Z4" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2406</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>90</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
         <v>126</v>
       </c>
       <c r="Z5" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2406</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>91</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
         <v>127</v>
       </c>
       <c r="Z6" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>2406</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>92</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
       <c r="Y7" t="s">
         <v>128</v>
       </c>
       <c r="Z7" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>2406</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>1</v>
       </c>
       <c r="W8" t="s">
         <v>69</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
       <c r="Y8" t="s">
         <v>129</v>
       </c>
       <c r="Z8" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>2406</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>94</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>2406</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>4</v>
       </c>
       <c r="W10" t="s">
         <v>107</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>2406</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>96</v>
       </c>
       <c r="X11" t="s">
         <v>120</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>2406</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>4</v>
       </c>
       <c r="W12" t="s">
         <v>109</v>
       </c>
       <c r="X12" t="s">
         <v>121</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>2406</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>122</v>
-      </c>
-[...63 lines deleted...]
-        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>