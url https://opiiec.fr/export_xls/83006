--- v1 (2026-07-05)
+++ v2 (2026-08-19)
@@ -405,90 +405,90 @@
   <si>
     <t>Il analyse, gère et documente la mise en œuvre des ordres de modification technique et tient à jour toute  la documentation associée</t>
   </si>
   <si>
     <t>Avec l'équipe de R&amp;D, il réalise le synoptique de fabrication d'un produit conçu en laboratoire afin d'optimiser la matière première et rentabiliser les coûts d'investissement</t>
   </si>
   <si>
     <t>Il met à jour les données des produits dans des bases de données prédéfinies et intègre également les informations dans l'ERP</t>
   </si>
   <si>
     <t>Lors du réaménagement d'une chaine de production, il accompagne les équipes de production sur la prise en mains de leur nouveau poste de travail et sur l'ergonomie des gestes et postures</t>
   </si>
   <si>
     <t>Il identifie les risques industriels (process critiques, pièces critiques,) et il traite les risques HSE (électriques, de manutention, chimiques)</t>
   </si>
   <si>
     <t>Au sein d'une équipe multiculturelle, il contribue à l'innovation des procédés chimiques et travaille en étroite collaboration avec les équipes de recherche (chimie, formulation)</t>
   </si>
   <si>
     <t>Il élabore et suit les indicateurs de performance sur les différents projets, grâce aux logiciels de planification et accompagne la montée en compétences des collaborateurs</t>
   </si>
   <si>
     <t>Il systématise le processus d'innovation en recherchant des solutions pour booster la performance globale, dans une ingénierie industrielle</t>
   </si>
   <si>
+    <t>Expert en management industriel et systèmes logistiques (MS)</t>
+  </si>
+  <si>
+    <t>Manager en génie industriel (MS)</t>
+  </si>
+  <si>
+    <t>Contrôle industriel et régulation automatique</t>
+  </si>
+  <si>
+    <t>Technicien performance industrielle</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Responsable de production et de projets industriels</t>
   </si>
   <si>
     <t>Manager de la performance industrielle (MS)</t>
   </si>
   <si>
-    <t>Expert en management industriel et systèmes logistiques (MS)</t>
-[...8 lines deleted...]
-    <t>Technicien performance industrielle</t>
+    <t>RNCP38103</t>
+  </si>
+  <si>
+    <t>RNCP38464</t>
+  </si>
+  <si>
+    <t>RNCP38216</t>
+  </si>
+  <si>
+    <t>RNCP35861</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38269</t>
   </si>
   <si>
     <t>RNCP38266</t>
-  </si>
-[...10 lines deleted...]
-    <t>RNCP35861</t>
   </si>
   <si>
     <t>H1402 : Management et ingénierie méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1402</t>
   </si>
   <si>
     <t>H1404 : Intervention technique en méthodes et industrialisation</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1404</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>