--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -417,99 +417,57 @@
   <si>
     <t>Il communique l'état d'avancement du chantier auprès des équipes et fédère les priorités, urgences, et autres besoins d'optimisation (sécurité, logistique, renforts humains et matériels…)</t>
   </si>
   <si>
     <t>Il analyse les écarts, propose des actions correctives et ajuste les plannings, en fonction des priorités des projets</t>
   </si>
   <si>
     <t>Il assiste les Chefs de Projet dans le suivi budgétaire, la réévaluation des affaires, ainsi que le chiffrage des travaux supplémentaires, la facturation et le contrôle des dépenses</t>
   </si>
   <si>
     <t>Il définit le plan de charge du chantier et met en place une démarche de recrutement</t>
   </si>
   <si>
     <t>Il rappelle les objectifs du chantier aux membres de l'équipe et prend en considération les aléas et retours d'expériences</t>
   </si>
   <si>
     <t>Il identifie les risques liés au contrôle des coûts et met en place les mesures qui permettent de les maîtriser</t>
   </si>
   <si>
     <t>Il élabore et suit les indicateurs de performance sur les différents projets, grâce aux logiciels de planification et accompagne la montée en compétences des collaborateurs</t>
   </si>
   <si>
     <t>Il utilise la maquette numérique et autres logiciels métiers, pour planifier la phase exécution</t>
   </si>
   <si>
-    <t>Manager de la communication marketing intégrée</t>
-[...4 lines deleted...]
-  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Expert en management de projets industriels et en excellence opérationnelle</t>
-[...13 lines deleted...]
-  <si>
     <t>Directeur de projet en énergie (MS)</t>
   </si>
   <si>
-    <t>RNCP36731</t>
-[...4 lines deleted...]
-  <si>
     <t>RNCP99999</t>
-  </si>
-[...13 lines deleted...]
-    <t>RNCP36148</t>
   </si>
   <si>
     <t>RNCP38009</t>
   </si>
   <si>
     <t>F1204 : Sécurité et protection santé du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1204</t>
   </si>
   <si>
     <t>F1106 : Ingénierie et études du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1106</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1026,343 +984,301 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="AD2" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="AE2" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>2506</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>4</v>
       </c>
       <c r="W3" t="s">
         <v>101</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>2506</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>4</v>
       </c>
       <c r="W4" t="s">
         <v>102</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>2506</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>1</v>
       </c>
       <c r="W5" t="s">
         <v>67</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>2506</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>3</v>
       </c>
       <c r="W6" t="s">
         <v>92</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>2506</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>2506</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>94</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>2506</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>95</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>2506</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>96</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>2506</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">