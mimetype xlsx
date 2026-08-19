--- v1 (2026-07-05)
+++ v2 (2026-08-19)
@@ -417,60 +417,60 @@
   <si>
     <t>Il communique l'état d'avancement du chantier auprès des équipes et fédère les priorités, urgences, et autres besoins d'optimisation (sécurité, logistique, renforts humains et matériels…)</t>
   </si>
   <si>
     <t>Il analyse les écarts, propose des actions correctives et ajuste les plannings, en fonction des priorités des projets</t>
   </si>
   <si>
     <t>Il assiste les Chefs de Projet dans le suivi budgétaire, la réévaluation des affaires, ainsi que le chiffrage des travaux supplémentaires, la facturation et le contrôle des dépenses</t>
   </si>
   <si>
     <t>Il définit le plan de charge du chantier et met en place une démarche de recrutement</t>
   </si>
   <si>
     <t>Il rappelle les objectifs du chantier aux membres de l'équipe et prend en considération les aléas et retours d'expériences</t>
   </si>
   <si>
     <t>Il identifie les risques liés au contrôle des coûts et met en place les mesures qui permettent de les maîtriser</t>
   </si>
   <si>
     <t>Il élabore et suit les indicateurs de performance sur les différents projets, grâce aux logiciels de planification et accompagne la montée en compétences des collaborateurs</t>
   </si>
   <si>
     <t>Il utilise la maquette numérique et autres logiciels métiers, pour planifier la phase exécution</t>
   </si>
   <si>
+    <t>Directeur de projet en énergie (MS)</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Directeur de projet en énergie (MS)</t>
+    <t>RNCP38009</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38009</t>
   </si>
   <si>
     <t>F1204 : Sécurité et protection santé du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1204</t>
   </si>
   <si>
     <t>F1106 : Ingénierie et études du BTP</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1106</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>