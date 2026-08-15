--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -412,84 +412,84 @@
   <si>
     <t>Il participe aux actions de communication et de diffusion de la culture risques</t>
   </si>
   <si>
     <t>Avec l'ensemble des directions du groupe, il propose un dispositif pour l'analyse du risque</t>
   </si>
   <si>
     <t>Il aide au pilotage de la "politique d'acceptation des risques" auprès des équipes</t>
   </si>
   <si>
     <t>Il met en place des outils d'analyse et de récolte des informations dans les processus métiers pour les faire évoluer et les rendre plus performants en matière de risques, au sein d'une production de composants plastiques</t>
   </si>
   <si>
     <t>Il rédige des rapports de risques à partir de la suite bureautique et fait des statistiques régulièrement qu'il intègre à sa documentation</t>
   </si>
   <si>
     <t>Il comprend les produits, les changements de produits, les processus métier et les changements de processus rapidement et propose des solutions pour limiter les risques</t>
   </si>
   <si>
     <t>Pour un client dans le domaine du tourisme, il met en place la communication en anglais sur la prévention et la gestion des risques</t>
   </si>
   <si>
     <t>Il mesure les risques financiers de l'entreprise dans l'achat de matières premières</t>
   </si>
   <si>
+    <t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</t>
+  </si>
+  <si>
+    <t>Manager des risques industriels (MS)</t>
+  </si>
+  <si>
+    <t>Manager des risques sûreté et malveillance</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Manager en gestion globale des risques</t>
   </si>
   <si>
-    <t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</t>
-[...5 lines deleted...]
-    <t>Manager des risques sûreté et malveillance</t>
+    <t>RNCP36225</t>
+  </si>
+  <si>
+    <t>RNCP37809</t>
+  </si>
+  <si>
+    <t>RNCP37783</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP36647</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP37783</t>
   </si>
   <si>
     <t>M1201 : Analyse et ingénierie financière</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1201</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>