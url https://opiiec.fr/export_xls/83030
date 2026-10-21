--- v1 (2026-08-15)
+++ v2 (2026-10-21)
@@ -412,84 +412,84 @@
   <si>
     <t>Il participe aux actions de communication et de diffusion de la culture risques</t>
   </si>
   <si>
     <t>Avec l'ensemble des directions du groupe, il propose un dispositif pour l'analyse du risque</t>
   </si>
   <si>
     <t>Il aide au pilotage de la "politique d'acceptation des risques" auprès des équipes</t>
   </si>
   <si>
     <t>Il met en place des outils d'analyse et de récolte des informations dans les processus métiers pour les faire évoluer et les rendre plus performants en matière de risques, au sein d'une production de composants plastiques</t>
   </si>
   <si>
     <t>Il rédige des rapports de risques à partir de la suite bureautique et fait des statistiques régulièrement qu'il intègre à sa documentation</t>
   </si>
   <si>
     <t>Il comprend les produits, les changements de produits, les processus métier et les changements de processus rapidement et propose des solutions pour limiter les risques</t>
   </si>
   <si>
     <t>Pour un client dans le domaine du tourisme, il met en place la communication en anglais sur la prévention et la gestion des risques</t>
   </si>
   <si>
     <t>Il mesure les risques financiers de l'entreprise dans l'achat de matières premières</t>
   </si>
   <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Manager en gestion globale des risques</t>
+  </si>
+  <si>
     <t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</t>
   </si>
   <si>
     <t>Manager des risques industriels (MS)</t>
   </si>
   <si>
     <t>Manager des risques sûreté et malveillance</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Ecole de commerce, master en science de gestion</t>
-[...2 lines deleted...]
-    <t>Manager en gestion globale des risques</t>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP36647</t>
   </si>
   <si>
     <t>RNCP36225</t>
   </si>
   <si>
     <t>RNCP37809</t>
   </si>
   <si>
     <t>RNCP37783</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP36647</t>
   </si>
   <si>
     <t>M1201 : Analyse et ingénierie financière</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1201</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>