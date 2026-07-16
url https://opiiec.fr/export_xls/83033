--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -414,123 +414,78 @@
   <si>
     <t>Il participe aux actions de communication et de diffusion de la culture risques.</t>
   </si>
   <si>
     <t>Avec l'ensemble des directions du groupe, il propose un dispositif pour l'analyse du risque.</t>
   </si>
   <si>
     <t>Il aide au pilotage de la "politique d'acceptation des risques" auprès des équipes.</t>
   </si>
   <si>
     <t>Il met en place des outils d'analyse et de récolte des informations dans les processus métiers pour les faire évoluer et les rendre plus performants en matière de risques, au sein d'une production de composants plastiques.</t>
   </si>
   <si>
     <t>Il rédige des rapports de risques à partir de la suite bureautique et fait régulièrement des statistiques qu'il intègre à sa documentation.</t>
   </si>
   <si>
     <t>Il comprend les produits, les changements de produits, les processus métier et les changements de processus rapidement et propose des solutions pour limiter les risques.</t>
   </si>
   <si>
     <t>Pour un client dont la clientèle est anglophone, il met en place des outils de communication en anglais sur la prévention et la gestion des risques.</t>
   </si>
   <si>
     <t>Il mesure les risques financiers de l'entreprise dans l'achat de matières premières.</t>
   </si>
   <si>
-    <t>Responsable gestion de crise</t>
-[...8 lines deleted...]
-    <t>Manager des risques et de l'assurance de l'entreprise</t>
+    <t>Manager en gestion globale des risques</t>
   </si>
   <si>
     <t>Manager des risques industriels (MS)</t>
   </si>
   <si>
-    <t>Manager en gestion globale des risques</t>
-[...4 lines deleted...]
-  <si>
     <t>Manager des risques sûreté et malveillance</t>
   </si>
   <si>
-    <t>Statistique et économie du risque (fiche nationale)</t>
-[...1 lines deleted...]
-  <si>
     <t>Responsable conformité</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Risques et environnement (fiche nationale)</t>
-[...11 lines deleted...]
-    <t>RNCP37349</t>
+    <t>RNCP36647</t>
   </si>
   <si>
     <t>RNCP37809</t>
   </si>
   <si>
-    <t>RNCP36647</t>
-[...4 lines deleted...]
-  <si>
     <t>RNCP37783</t>
   </si>
   <si>
-    <t>RNCP35051</t>
-[...1 lines deleted...]
-  <si>
     <t>RNCP35963</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34070</t>
   </si>
   <si>
     <t>M1201 : Analyse et ingénierie financière</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1201</t>
   </si>
   <si>
     <t>H1302 : Management et ingénierie Hygiène Sécurité Environnement -HSE- industriels</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=H1302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1044,451 +999,406 @@
       <c r="R2" t="s">
         <v>63</v>
       </c>
       <c r="S2" t="s">
         <v>75</v>
       </c>
       <c r="T2" t="s">
         <v>87</v>
       </c>
       <c r="U2" t="s">
         <v>99</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>99</v>
       </c>
       <c r="X2" t="s">
         <v>111</v>
       </c>
       <c r="Y2" t="s">
         <v>122</v>
       </c>
       <c r="Z2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AD2" t="s">
         <v>134</v>
       </c>
-      <c r="AB2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE2" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>5106</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>64</v>
       </c>
       <c r="S3" t="s">
         <v>76</v>
       </c>
       <c r="T3" t="s">
         <v>88</v>
       </c>
       <c r="U3" t="s">
         <v>100</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>88</v>
       </c>
       <c r="X3" t="s">
         <v>112</v>
       </c>
       <c r="Y3" t="s">
         <v>123</v>
       </c>
       <c r="Z3" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>5106</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>65</v>
       </c>
       <c r="S4" t="s">
         <v>77</v>
       </c>
       <c r="T4" t="s">
         <v>89</v>
       </c>
       <c r="U4" t="s">
         <v>101</v>
       </c>
       <c r="V4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>77</v>
       </c>
       <c r="X4" t="s">
         <v>113</v>
       </c>
       <c r="Y4" t="s">
         <v>124</v>
       </c>
       <c r="Z4" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>5106</v>
       </c>
       <c r="Q5" t="s">
         <v>54</v>
       </c>
       <c r="R5" t="s">
         <v>66</v>
       </c>
       <c r="S5" t="s">
         <v>78</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>102</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>78</v>
       </c>
       <c r="X5" t="s">
         <v>114</v>
       </c>
       <c r="Y5" t="s">
         <v>125</v>
       </c>
       <c r="Z5" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>5106</v>
       </c>
       <c r="Q6" t="s">
         <v>55</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>79</v>
       </c>
       <c r="T6" t="s">
         <v>91</v>
       </c>
       <c r="U6" t="s">
         <v>103</v>
       </c>
       <c r="V6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>79</v>
       </c>
       <c r="X6" t="s">
         <v>115</v>
       </c>
       <c r="Y6" t="s">
         <v>126</v>
       </c>
       <c r="Z6" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>5106</v>
       </c>
       <c r="Q7" t="s">
         <v>56</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>80</v>
       </c>
       <c r="T7" t="s">
         <v>92</v>
       </c>
       <c r="U7" t="s">
         <v>104</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7" t="s">
         <v>68</v>
       </c>
       <c r="X7" t="s">
         <v>116</v>
       </c>
-      <c r="Y7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>5106</v>
       </c>
       <c r="Q8" t="s">
         <v>57</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>81</v>
       </c>
       <c r="T8" t="s">
         <v>93</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>93</v>
       </c>
       <c r="X8" t="s">
         <v>117</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>5106</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>82</v>
       </c>
       <c r="T9" t="s">
         <v>94</v>
       </c>
       <c r="U9" t="s">
         <v>106</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
       <c r="W9" t="s">
         <v>70</v>
       </c>
       <c r="X9" t="s">
         <v>118</v>
       </c>
-      <c r="Y9" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>5106</v>
       </c>
       <c r="Q10" t="s">
         <v>59</v>
       </c>
       <c r="R10" t="s">
         <v>71</v>
       </c>
       <c r="S10" t="s">
         <v>83</v>
       </c>
       <c r="T10" t="s">
         <v>95</v>
       </c>
       <c r="U10" t="s">
         <v>107</v>
       </c>
       <c r="V10">
         <v>3</v>
       </c>
       <c r="W10" t="s">
         <v>95</v>
       </c>
       <c r="X10" t="s">
         <v>119</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>5106</v>
       </c>
       <c r="Q11" t="s">
         <v>60</v>
       </c>
       <c r="R11" t="s">
         <v>72</v>
       </c>
       <c r="S11" t="s">
         <v>84</v>
       </c>
       <c r="T11" t="s">
         <v>96</v>
       </c>
       <c r="U11" t="s">
         <v>108</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>96</v>
       </c>
       <c r="X11" t="s">
         <v>117</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>5106</v>
       </c>
       <c r="Q12" t="s">
         <v>61</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
       <c r="S12" t="s">
         <v>85</v>
       </c>
       <c r="T12" t="s">
         <v>97</v>
       </c>
       <c r="U12" t="s">
         <v>109</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>97</v>
       </c>
       <c r="X12" t="s">
         <v>120</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>5106</v>
       </c>
       <c r="Q13" t="s">
         <v>62</v>
       </c>
       <c r="R13" t="s">
         <v>74</v>
       </c>
       <c r="S13" t="s">
         <v>86</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>98</v>
       </c>
       <c r="X13" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>