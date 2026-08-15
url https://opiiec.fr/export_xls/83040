--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -411,138 +411,138 @@
   <si>
     <t>Il identifie et décrypte les positions des différents interlocuteurs stratégiques, repère et touche les bons relais d'influence auprès des personnes à convaincre.</t>
   </si>
   <si>
     <t>Il manage plusieurs types de fichiers et de logiciels lors de la collecte d'information afin de les faire communiquer ensemble pour les analyser.</t>
   </si>
   <si>
     <t>Il collecte les données du marché et de la concurrence et analyse l'impact des changements pour son projet afin de proposer les réponses ou les solutions adéquates.</t>
   </si>
   <si>
     <t>Il développe un plan marketing pour le déployer auprès de ses clients, via les divers canaux digitaux.</t>
   </si>
   <si>
     <t>Il pilote la gestion des livrables de son projet en anticipant les changements ou retards afin de les traiter, proposer des solutions palliatives et communiquer auprès du client.</t>
   </si>
   <si>
     <t>Il utilise des techniques d'expression écrites et orales adaptées en fonction du message à délivrer et du public cible pour les négociations et de projet.</t>
   </si>
   <si>
     <t>Il anime, transmet et met en place les conditions et processus d'innovation dans toutes les étapes de son projet auprès de ses collaborateurs.</t>
   </si>
   <si>
     <t>Dans le cadre d'un projet, il accompagne et anime un ou deux collaborateurs sur une activité opérationnelle ou un projet de l'entreprise, afin de fluidifier la transversalité des services.</t>
   </si>
   <si>
+    <t xml:space="preserve">Expert en stratégie digitale </t>
+  </si>
+  <si>
+    <t>Sciences de l’information et des bibliothèques (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Information, documentation (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Chargé de développement commercial et marketing</t>
+  </si>
+  <si>
+    <t>Manager des stratégies marketing et communication</t>
+  </si>
+  <si>
+    <t>Responsable projet communication</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Manager de la communication</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Chef de projet web et stratégie digitale</t>
+  </si>
+  <si>
+    <t>Manager marketing et communication (MS)</t>
+  </si>
+  <si>
     <t>Manager/Designer de produits et services numériques</t>
   </si>
   <si>
     <t>Qualité, Logistique Industrielle et Organisation : Management de la transformation digitale</t>
   </si>
   <si>
     <t>Manager de la stratégie et de la transformation digitale (MS)</t>
   </si>
   <si>
-    <t xml:space="preserve">Expert en stratégie digitale </t>
-[...29 lines deleted...]
-    <t>Manager marketing et communication (MS)</t>
+    <t>RNCP38018</t>
+  </si>
+  <si>
+    <t>RNCP36287</t>
+  </si>
+  <si>
+    <t>RNCP38199</t>
+  </si>
+  <si>
+    <t>RNCP38180</t>
+  </si>
+  <si>
+    <t>RNCP38025</t>
+  </si>
+  <si>
+    <t>RNCP38504</t>
+  </si>
+  <si>
+    <t>RNCP38125</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP38498</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP38047</t>
+  </si>
+  <si>
+    <t>RNCP36017</t>
+  </si>
+  <si>
+    <t>RNCP38133</t>
   </si>
   <si>
     <t>RNCP35864</t>
   </si>
   <si>
     <t>RNCP35353</t>
   </si>
   <si>
     <t>RNCP36864</t>
-  </si>
-[...37 lines deleted...]
-    <t>RNCP38133</t>
   </si>
   <si>
     <t>E1103 : Communication</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1047,162 +1047,162 @@
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="Z2" t="s">
         <v>138</v>
       </c>
       <c r="AB2" t="s">
         <v>154</v>
       </c>
       <c r="AC2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1502</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="Z3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1502</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>3</v>
       </c>
       <c r="W4" t="s">
         <v>90</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="Z4" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>1502</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>3</v>
       </c>
       <c r="W5" t="s">
         <v>91</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="Z5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>1502</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
@@ -1449,73 +1449,73 @@
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
       </c>
       <c r="Y13" t="s">
         <v>134</v>
       </c>
       <c r="Z13" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>1502</v>
       </c>
       <c r="Y14" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Z14" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15">
         <v>1502</v>
       </c>
       <c r="Y15" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Z15" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>1502</v>
       </c>
       <c r="Y16" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="Z16" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17">
         <v>1502</v>
       </c>
       <c r="Y17" t="s">
         <v>137</v>
       </c>
       <c r="Z17" t="s">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">