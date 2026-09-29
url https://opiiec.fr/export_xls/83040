--- v1 (2026-08-15)
+++ v2 (2026-09-29)
@@ -411,138 +411,138 @@
   <si>
     <t>Il identifie et décrypte les positions des différents interlocuteurs stratégiques, repère et touche les bons relais d'influence auprès des personnes à convaincre.</t>
   </si>
   <si>
     <t>Il manage plusieurs types de fichiers et de logiciels lors de la collecte d'information afin de les faire communiquer ensemble pour les analyser.</t>
   </si>
   <si>
     <t>Il collecte les données du marché et de la concurrence et analyse l'impact des changements pour son projet afin de proposer les réponses ou les solutions adéquates.</t>
   </si>
   <si>
     <t>Il développe un plan marketing pour le déployer auprès de ses clients, via les divers canaux digitaux.</t>
   </si>
   <si>
     <t>Il pilote la gestion des livrables de son projet en anticipant les changements ou retards afin de les traiter, proposer des solutions palliatives et communiquer auprès du client.</t>
   </si>
   <si>
     <t>Il utilise des techniques d'expression écrites et orales adaptées en fonction du message à délivrer et du public cible pour les négociations et de projet.</t>
   </si>
   <si>
     <t>Il anime, transmet et met en place les conditions et processus d'innovation dans toutes les étapes de son projet auprès de ses collaborateurs.</t>
   </si>
   <si>
     <t>Dans le cadre d'un projet, il accompagne et anime un ou deux collaborateurs sur une activité opérationnelle ou un projet de l'entreprise, afin de fluidifier la transversalité des services.</t>
   </si>
   <si>
+    <t>Manager de la stratégie et de la transformation digitale (MS)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Expert en stratégie digitale </t>
   </si>
   <si>
     <t>Sciences de l’information et des bibliothèques (fiche nationale)</t>
   </si>
   <si>
     <t>Information, documentation (fiche nationale)</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Manager des stratégies marketing et communication</t>
   </si>
   <si>
     <t>Responsable projet communication</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Manager de la communication</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
     <t>Chef de projet web et stratégie digitale</t>
   </si>
   <si>
     <t>Manager marketing et communication (MS)</t>
   </si>
   <si>
     <t>Manager/Designer de produits et services numériques</t>
   </si>
   <si>
     <t>Qualité, Logistique Industrielle et Organisation : Management de la transformation digitale</t>
   </si>
   <si>
-    <t>Manager de la stratégie et de la transformation digitale (MS)</t>
+    <t>RNCP36864</t>
   </si>
   <si>
     <t>RNCP38018</t>
   </si>
   <si>
     <t>RNCP36287</t>
   </si>
   <si>
     <t>RNCP38199</t>
   </si>
   <si>
     <t>RNCP38180</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP38504</t>
   </si>
   <si>
     <t>RNCP38125</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38498</t>
   </si>
   <si>
     <t>RNCP99998</t>
   </si>
   <si>
     <t>RNCP38047</t>
   </si>
   <si>
     <t>RNCP36017</t>
   </si>
   <si>
     <t>RNCP38133</t>
   </si>
   <si>
     <t>RNCP35864</t>
   </si>
   <si>
     <t>RNCP35353</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP36864</t>
   </si>
   <si>
     <t>E1103 : Communication</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1047,92 +1047,92 @@
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>88</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="Z2" t="s">
         <v>138</v>
       </c>
       <c r="AB2" t="s">
         <v>154</v>
       </c>
       <c r="AC2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>1502</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="Z3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>1502</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
@@ -1449,51 +1449,51 @@
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>3</v>
       </c>
       <c r="W13" t="s">
         <v>99</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
       </c>
       <c r="Y13" t="s">
         <v>134</v>
       </c>
       <c r="Z13" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14">
         <v>1502</v>
       </c>
       <c r="Y14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="Z14" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15">
         <v>1502</v>
       </c>
       <c r="Y15" t="s">
         <v>135</v>
       </c>
       <c r="Z15" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>1502</v>
       </c>
       <c r="Y16" t="s">
         <v>136</v>
       </c>
       <c r="Z16" t="s">
         <v>152</v>