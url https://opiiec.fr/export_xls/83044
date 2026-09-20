--- v0 (2026-06-20)
+++ v1 (2026-09-20)
@@ -407,126 +407,126 @@
   <si>
     <t>Il développe son secteur et ajoute les ressources internes techniques nécessaires pour la commercialisation</t>
   </si>
   <si>
     <t>Il développe et entretient ses relations clients afin de fidéliser et délivrer un service client de qualité</t>
   </si>
   <si>
     <t>Il analyse, prépare et rédige une argumentation percutante pour ses réunions et présentations clients, ainsi que des réponses aux objections</t>
   </si>
   <si>
     <t>Il travaille en anglais ponctuellement pour des documents, échanges mails et communications téléphoniques</t>
   </si>
   <si>
     <t>Il rédige et assure le suivi des propositions commerciales des clients.</t>
   </si>
   <si>
     <t>Il se forme sur les nouveaux produits ou services de manière autonome afin de les présenter aux clients.</t>
   </si>
   <si>
     <t>Sous la direction du Directeur de business Unit ou du Directeur commercial, il propose une première version budgétaire pour un projet dont il maîtrise le modèle</t>
   </si>
   <si>
     <t>Au fur et à mesure des propositions commerciales, il développe des contenus adaptables rapidement entre propositions, afin de se concentrer sur la différenciation</t>
   </si>
   <si>
+    <t>Ingénieur d'Affaires en Hautes Technologies</t>
+  </si>
+  <si>
+    <t>Ingénieur d'affaires</t>
+  </si>
+  <si>
+    <t>Manager relation client</t>
+  </si>
+  <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t>Ingénieur d’affaires international (MS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
     <t>Manager commercial clients grands comptes</t>
   </si>
   <si>
     <t>Responsable commerce retail</t>
   </si>
   <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Diplôme d’études supérieures de management stratégique d’activités internationales</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Ingénieur d'Affaires en Hautes Technologies</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Responsable du développement commercial </t>
+    <t>RNCP35652</t>
+  </si>
+  <si>
+    <t>RNCP36320</t>
+  </si>
+  <si>
+    <t>RNCP36530</t>
+  </si>
+  <si>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP36504</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
   </si>
   <si>
     <t>RNCP38135</t>
   </si>
   <si>
     <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37252</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP38505</t>
   </si>
   <si>
     <t>D1407 : Relation technico-commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1407</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">