--- v0 (2026-06-20)
+++ v1 (2026-08-07)
@@ -413,141 +413,141 @@
   <si>
     <t>Dans toutes les phases de projet, il pilote des tests de conformité et de performance pour veiller aux respects des engagements contractuels</t>
   </si>
   <si>
     <t>Lors des réunions de projet avec le client final, il adapte sa communication et est force de proposition selon les besoins qu'il identifie</t>
   </si>
   <si>
     <t>Dans sa gestion, il intègre et pilote des phases régulières d'innovation basées sur les évolutions de solutions du marché</t>
   </si>
   <si>
     <t>En phase de déploiement et maintenance, il pilote et anime les équipes projet pour veiller à une bonne communication des informations</t>
   </si>
   <si>
     <t>Il assure le suivi des indicateurs de performance pour adapter son activité et aider à la prise de décision. Il définit et met en œuvre des plans d'actions correctives et des process d'optimisation.</t>
   </si>
   <si>
     <t>Dans les phases de proposition commerciale et conception de la solution, il anticipe et adapte les infrastructures afin de respecter les normes et règlementations (ex : RGPD)</t>
   </si>
   <si>
     <t>Dans sa gestion de projet, il anime et pilote la démarche agile auprès d'équipes internes et externes</t>
   </si>
   <si>
     <t>CQP Administrateur systèmes et réseaux</t>
   </si>
   <si>
+    <t>Directeur de projet en infrastructures informatiques sécurisées</t>
+  </si>
+  <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
+    <t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data)</t>
+  </si>
+  <si>
+    <t>Concepteur intégrateur d'infrastructures informatiques  (systèmes et réseaux, applicatives, ou de sécurité)</t>
+  </si>
+  <si>
+    <t>Cybersécurité, Informatique et réseaux, Électronique  - Option A : « Informatique et réseaux », Option B : « Électronique et réseaux »</t>
+  </si>
+  <si>
+    <t>Informatique d’organisation et systèmes d’information (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Administrateur d'infrastructures sécurisées</t>
+  </si>
+  <si>
+    <t>Architecte des systèmes d'information dans les processus industriels</t>
+  </si>
+  <si>
+    <t>Administrateur de systèmes et réseaux sécurisés</t>
+  </si>
+  <si>
+    <t>Architecte digital d'entreprise (MS)</t>
+  </si>
+  <si>
+    <t>CQP Architecte technique</t>
+  </si>
+  <si>
+    <t>Expert en architectures systèmes-réseaux et en sécurité informatique</t>
+  </si>
+  <si>
+    <t>Administrateur réseaux et télécommunications</t>
+  </si>
+  <si>
+    <t>Architecte réseaux et cybersécurité (MS)</t>
+  </si>
+  <si>
     <t>Ingénieur systèmes, réseaux et cybersécurité</t>
   </si>
   <si>
-    <t>Directeur de projet en infrastructures informatiques sécurisées</t>
-[...40 lines deleted...]
-  <si>
     <t>RNCP29569</t>
   </si>
   <si>
+    <t>RNCP38457</t>
+  </si>
+  <si>
+    <t>RNCP99999</t>
+  </si>
+  <si>
+    <t>RNCP38478</t>
+  </si>
+  <si>
+    <t>RNCP38461</t>
+  </si>
+  <si>
+    <t>RNCP37391</t>
+  </si>
+  <si>
+    <t>RNCP36757</t>
+  </si>
+  <si>
+    <t>RNCP37680</t>
+  </si>
+  <si>
+    <t>RNCP38413</t>
+  </si>
+  <si>
+    <t>RNCP38108</t>
+  </si>
+  <si>
+    <t>RNCP38293</t>
+  </si>
+  <si>
+    <t>RNCP34366</t>
+  </si>
+  <si>
+    <t>RNCP36296</t>
+  </si>
+  <si>
+    <t>RNCP38338</t>
+  </si>
+  <si>
+    <t>RNCP38140</t>
+  </si>
+  <si>
     <t>RNCP38105</t>
-  </si>
-[...40 lines deleted...]
-    <t>RNCP38140</t>
   </si>
   <si>
     <t>M1801 : Administration de systèmes d'information</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1801</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">