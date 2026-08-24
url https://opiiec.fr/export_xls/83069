--- v0 (2026-07-05)
+++ v1 (2026-08-24)
@@ -409,60 +409,60 @@
   <si>
     <t>Dans la phase d'analyse, il veille à respecter et intégrer les règlementations du RGPD, du client et de sécurité.</t>
   </si>
   <si>
     <t>Dans le cadre de son projet, il communique et lit des documents en anglais et développe des codes informatiques en anglais.</t>
   </si>
   <si>
     <t>Dans sa phase d'analyse des algorithmes et infrastructures de l'équipe de Data Science, il propose et développe des optimisations afin d'obtenir de meilleures performances</t>
   </si>
   <si>
     <t>Dans le cadre du développement avec l'équipe de Data science, il contribue à promouvoir l'innovation et anticipe les futures évolutions technologiques et méthodologiques afin de faire évoluer l'outil</t>
   </si>
   <si>
     <t>Dans la phase d'analyse et de développement, il manipule les données de différents outils et formats dans le but de pouvoir les analyser ensemble pour produire des résultats pertinents en respectant l'intégrité des données.</t>
   </si>
   <si>
     <t>Dans la phase de création de l'automatisation, il réalise des tests de contrôle et de conformité des données.</t>
   </si>
   <si>
     <t>Dans ses phases d'échanges avec le client et l'équipe de Data Science, il veille à rédiger et formuler ses propositions afin d'alimenter les échanges et la compréhension de toutes les parties.</t>
   </si>
   <si>
     <t>Dans le cadre de ses projets, le travail en équipe est une part importante, notamment avec l'équipe de Data Science. Il contribue à une bonne communication entre les membres afin de partager l'expertise et l'expérience de tous pour mener à terme le projet.</t>
   </si>
   <si>
+    <t>Développeur en intelligence artificielle</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
-    <t>Développeur en intelligence artificielle</t>
+    <t>RNCP37827</t>
   </si>
   <si>
     <t>RNCP99999</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP37827</t>
   </si>
   <si>
     <t>M1805 : Études et développement informatique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1805</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">