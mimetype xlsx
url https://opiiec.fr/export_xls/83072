--- v0 (2026-06-27)
+++ v1 (2026-10-18)
@@ -399,66 +399,66 @@
   <si>
     <t>Il développe sur des outils métiers et des langages informatiques en anglais dans ses missions.</t>
   </si>
   <si>
     <t>Dans les phases de promotion d'une plateforme, il utilise et crée du contenu audiovisuel pour des actions marketing.</t>
   </si>
   <si>
     <t>En phase de négociation d'un projet, il définit et analyse l'architecture technique actuelle pour proposer des évolutions et/ou des adaptations.</t>
   </si>
   <si>
     <t>Fort de son expertise, il déploie des processus d'amélioration pour garantir une expérience utilisateur de qualité.</t>
   </si>
   <si>
     <t>En phase de promotion d'une plateforme, il rédige et crée des contenus percutants pour influencer et convaincre les potentiels clients.</t>
   </si>
   <si>
     <t>En phase de négociation d'un projet, il définit et analyse l'architecture fonctionnelle actuelle pour proposer des évolutions et/ou des adaptations.</t>
   </si>
   <si>
     <t>Il définit, contrôle et manage les données de différentes interfaces pour les faire communiquer ensemble.</t>
   </si>
   <si>
     <t>Dans toutes les phases de projet, il analyse et anticipe les potentielles problématiques de la solution.</t>
   </si>
   <si>
+    <t>Ecole d'ingénieur, master scientifique</t>
+  </si>
+  <si>
     <t>Assistant web et marketing</t>
   </si>
   <si>
     <t>Webmaster et métiers de l'internet (fiche nationale)</t>
   </si>
   <si>
-    <t>Ecole d'ingénieur, master scientifique</t>
+    <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP38472</t>
   </si>
   <si>
     <t>RNCP36052</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP99999</t>
   </si>
   <si>
     <t>E1101 : Animation de site multimédia</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1101</t>
   </si>
   <si>
     <t>E1103 : Communication</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>