--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -410,90 +410,90 @@
   <si>
     <t>Il anticipe et déploie les mises à jour des équipements en veillant à ne pas impacter les horaires de production du client.</t>
   </si>
   <si>
     <t>Il adapte et arbitre les activités dans son planning en priorisant celles-ci.</t>
   </si>
   <si>
     <t>Il contribue à améliorer les processus en déployant des solutions innovantes.</t>
   </si>
   <si>
     <t>Il est acteur du changement lors des projets de transformation qu'il déploie et il communique auprès de ses clients.</t>
   </si>
   <si>
     <t>Il anticipe la charge de travail afin de respecter les livrables des contrats client.</t>
   </si>
   <si>
     <t>Il intègre les modifications de réglementation et normes en réalisant des audits et préconisations.</t>
   </si>
   <si>
     <t>Il travaille avec des logiciels métiers et langages informatiques en anglais, notamment sur les documents techniques.</t>
   </si>
   <si>
     <t>Il est le premier interlocuteur client sur les projets, et adapte ses interventions afin de favoriser une bonne relation client.</t>
   </si>
   <si>
+    <t>Cybersécurité, Informatique et réseaux, Électronique  - Option A : « Informatique et réseaux », Option B : « Électronique et réseaux »</t>
+  </si>
+  <si>
+    <t>Informatique d’organisation et systèmes d’information (fiche nationale)</t>
+  </si>
+  <si>
     <t>Technicien supérieur systèmes et réseaux</t>
   </si>
   <si>
     <t xml:space="preserve">Technicien supérieur systèmes et réseaux </t>
   </si>
   <si>
     <t>Technicien systèmes et réseaux</t>
   </si>
   <si>
     <t>Administrateur réseaux et télécommunications</t>
   </si>
   <si>
     <t>Technicien systèmes réseaux et sécurité</t>
   </si>
   <si>
-    <t>Cybersécurité, Informatique et réseaux, Électronique  - Option A : « Informatique et réseaux », Option B : « Électronique et réseaux »</t>
-[...2 lines deleted...]
-    <t>Informatique d’organisation et systèmes d’information (fiche nationale)</t>
+    <t>RNCP37391</t>
+  </si>
+  <si>
+    <t>RNCP36757</t>
   </si>
   <si>
     <t>RNCP37682</t>
   </si>
   <si>
     <t>RNCP37454</t>
   </si>
   <si>
     <t>RNCP36501</t>
   </si>
   <si>
     <t>RNCP38338</t>
   </si>
   <si>
     <t>RNCP36462</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP36757</t>
   </si>
   <si>
     <t>I1401 : Maintenance informatique et bureautique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=I1401</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">