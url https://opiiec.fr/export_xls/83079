--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -414,201 +414,96 @@
   <si>
     <t>Selon le client et son positionnement sur le marché, il définit la stratégie de communication qu'il va mettre en place afin de valoriser et promouvoir le projet, en conformité avec l'éthique du client.</t>
   </si>
   <si>
     <t>Il mène une analyse concurrentielle par secteur et adapte son positionnement, pour apporter de la différenciation dans la prestation.</t>
   </si>
   <si>
     <t>Lorsqu'il intervient à l'international, il s'adresse aux clients en anglais et maîtrise les termes techniques lui permettant de promouvoir un produit ou un service.</t>
   </si>
   <si>
     <t>Lors de l'élaboration du rétroplanning de la tournée d'un artiste, il identifie la charge de travail, les délais ainsi que les budgets.</t>
   </si>
   <si>
     <t>Sur le terrain lors d'une démarche commerciale, il permet à ses équipes de devenir plus autonomes dans la compréhension des enjeux et demandes clients.</t>
   </si>
   <si>
     <t>Il promeut les services ou produits d'une entité. Pour cela, il adapte son discours à ses interlocuteurs.</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe, il anime les équipes afin d'assurer une dynamique commerciale et développer l'esprit client, conformément à la charte de l'entreprise.</t>
   </si>
   <si>
     <t>Il manage les équipes commerciales et supervise leurs activités, par le suivi régulier de leurs tâches.</t>
   </si>
   <si>
-    <t>Chargé du développement commercial</t>
-[...20 lines deleted...]
-    <t>Responsable Marketing et Communication</t>
+    <t>Manager de la stratégie marketing digitale</t>
   </si>
   <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
-    <t>Manager de la stratégie commerciale</t>
-[...2 lines deleted...]
-    <t>Manager du développement commercial</t>
+    <t>Chargé de développement commercial et marketing</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
+    <t>Manager commercial clients grands comptes</t>
   </si>
   <si>
     <t>Responsable commerce retail</t>
   </si>
   <si>
-    <t>Responsable du développement commercial</t>
-[...59 lines deleted...]
-    <t>RNCP36609</t>
+    <t>RNCP37782</t>
   </si>
   <si>
     <t>RNCP38131</t>
   </si>
   <si>
-    <t>RNCP36518</t>
-[...2 lines deleted...]
-    <t>RNCP36149</t>
+    <t>RNCP38025</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>RNCP38135</t>
   </si>
   <si>
     <t>RNCP37787</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://www.francecompetences.fr/recherche/rncp/34184</t>
   </si>
   <si>
     <t>M1707 : Stratégie commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1707</t>
   </si>
   <si>
     <t>D1406 : Management en force de vente</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1406</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -924,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK26"/>
+  <dimension ref="A1:AK13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1122,594 +1017,424 @@
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>4</v>
       </c>
       <c r="W2" t="s">
         <v>100</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
       <c r="Y2" t="s">
         <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="AB2" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="AC2" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="AD2" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="AE2" t="s">
-        <v>178</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4101</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>89</v>
       </c>
       <c r="X3" t="s">
         <v>113</v>
       </c>
       <c r="Y3" t="s">
         <v>125</v>
       </c>
       <c r="Z3" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>4101</v>
       </c>
       <c r="Q4" t="s">
         <v>54</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>78</v>
       </c>
       <c r="T4" t="s">
         <v>90</v>
       </c>
       <c r="U4" t="s">
         <v>102</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
       <c r="W4" t="s">
         <v>66</v>
       </c>
       <c r="X4" t="s">
         <v>114</v>
       </c>
       <c r="Y4" t="s">
         <v>126</v>
       </c>
       <c r="Z4" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="A5">
         <v>4101</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>67</v>
       </c>
       <c r="S5" t="s">
         <v>79</v>
       </c>
       <c r="T5" t="s">
         <v>91</v>
       </c>
       <c r="U5" t="s">
         <v>103</v>
       </c>
       <c r="V5">
         <v>1</v>
       </c>
       <c r="W5" t="s">
         <v>67</v>
       </c>
       <c r="X5" t="s">
         <v>115</v>
       </c>
       <c r="Y5" t="s">
         <v>127</v>
       </c>
       <c r="Z5" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4101</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>68</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6">
         <v>4</v>
       </c>
       <c r="W6" t="s">
         <v>104</v>
       </c>
       <c r="X6" t="s">
         <v>116</v>
       </c>
       <c r="Y6" t="s">
         <v>128</v>
       </c>
       <c r="Z6" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4101</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>69</v>
       </c>
       <c r="S7" t="s">
         <v>81</v>
       </c>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>105</v>
       </c>
       <c r="V7">
         <v>2</v>
       </c>
       <c r="W7" t="s">
         <v>81</v>
       </c>
       <c r="X7" t="s">
         <v>117</v>
       </c>
       <c r="Y7" t="s">
         <v>129</v>
       </c>
       <c r="Z7" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4101</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>70</v>
       </c>
       <c r="S8" t="s">
         <v>82</v>
       </c>
       <c r="T8" t="s">
         <v>94</v>
       </c>
       <c r="U8" t="s">
         <v>106</v>
       </c>
       <c r="V8">
         <v>3</v>
       </c>
       <c r="W8" t="s">
         <v>94</v>
       </c>
       <c r="X8" t="s">
         <v>118</v>
       </c>
       <c r="Y8" t="s">
         <v>130</v>
       </c>
       <c r="Z8" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4101</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>71</v>
       </c>
       <c r="S9" t="s">
         <v>83</v>
       </c>
       <c r="T9" t="s">
         <v>95</v>
       </c>
       <c r="U9" t="s">
         <v>107</v>
       </c>
       <c r="V9">
         <v>3</v>
       </c>
       <c r="W9" t="s">
         <v>95</v>
       </c>
       <c r="X9" t="s">
         <v>119</v>
       </c>
       <c r="Y9" t="s">
         <v>131</v>
       </c>
       <c r="Z9" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4101</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>72</v>
       </c>
       <c r="S10" t="s">
         <v>84</v>
       </c>
       <c r="T10" t="s">
         <v>96</v>
       </c>
       <c r="U10" t="s">
         <v>108</v>
       </c>
       <c r="V10">
         <v>4</v>
       </c>
       <c r="W10" t="s">
         <v>108</v>
       </c>
       <c r="X10" t="s">
         <v>120</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4101</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
       <c r="S11" t="s">
         <v>85</v>
       </c>
       <c r="T11" t="s">
         <v>97</v>
       </c>
       <c r="U11" t="s">
         <v>109</v>
       </c>
       <c r="V11">
         <v>3</v>
       </c>
       <c r="W11" t="s">
         <v>97</v>
       </c>
       <c r="X11" t="s">
         <v>121</v>
       </c>
-      <c r="Y11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4101</v>
       </c>
       <c r="Q12" t="s">
         <v>62</v>
       </c>
       <c r="R12" t="s">
         <v>74</v>
       </c>
       <c r="S12" t="s">
         <v>86</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12">
         <v>3</v>
       </c>
       <c r="W12" t="s">
         <v>98</v>
       </c>
       <c r="X12" t="s">
         <v>122</v>
       </c>
-      <c r="Y12" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13">
         <v>4101</v>
       </c>
       <c r="Q13" t="s">
         <v>63</v>
       </c>
       <c r="R13" t="s">
         <v>75</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
       <c r="T13" t="s">
         <v>99</v>
       </c>
       <c r="U13" t="s">
         <v>111</v>
       </c>
       <c r="V13">
         <v>4</v>
       </c>
       <c r="W13" t="s">
         <v>111</v>
       </c>
       <c r="X13" t="s">
         <v>123</v>
-      </c>
-[...150 lines deleted...]
-        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>