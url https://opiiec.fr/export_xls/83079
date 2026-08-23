--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -414,96 +414,96 @@
   <si>
     <t>Selon le client et son positionnement sur le marché, il définit la stratégie de communication qu'il va mettre en place afin de valoriser et promouvoir le projet, en conformité avec l'éthique du client.</t>
   </si>
   <si>
     <t>Il mène une analyse concurrentielle par secteur et adapte son positionnement, pour apporter de la différenciation dans la prestation.</t>
   </si>
   <si>
     <t>Lorsqu'il intervient à l'international, il s'adresse aux clients en anglais et maîtrise les termes techniques lui permettant de promouvoir un produit ou un service.</t>
   </si>
   <si>
     <t>Lors de l'élaboration du rétroplanning de la tournée d'un artiste, il identifie la charge de travail, les délais ainsi que les budgets.</t>
   </si>
   <si>
     <t>Sur le terrain lors d'une démarche commerciale, il permet à ses équipes de devenir plus autonomes dans la compréhension des enjeux et demandes clients.</t>
   </si>
   <si>
     <t>Il promeut les services ou produits d'une entité. Pour cela, il adapte son discours à ses interlocuteurs.</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe, il anime les équipes afin d'assurer une dynamique commerciale et développer l'esprit client, conformément à la charte de l'entreprise.</t>
   </si>
   <si>
     <t>Il manage les équipes commerciales et supervise leurs activités, par le suivi régulier de leurs tâches.</t>
   </si>
   <si>
+    <t>Chargé de développement commercial et marketing</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
+    <t>Manager commercial clients grands comptes</t>
+  </si>
+  <si>
+    <t>Responsable commerce retail</t>
+  </si>
+  <si>
     <t>Manager de la stratégie marketing digitale</t>
   </si>
   <si>
     <t>Responsable marketing et communication</t>
   </si>
   <si>
-    <t>Chargé de développement commercial et marketing</t>
-[...14 lines deleted...]
-    <t>Responsable commerce retail</t>
+    <t>RNCP38025</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>RNCP38135</t>
+  </si>
+  <si>
+    <t>RNCP37787</t>
   </si>
   <si>
     <t>RNCP37782</t>
   </si>
   <si>
     <t>RNCP38131</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP37787</t>
   </si>
   <si>
     <t>M1707 : Stratégie commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1707</t>
   </si>
   <si>
     <t>D1406 : Management en force de vente</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1406</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>