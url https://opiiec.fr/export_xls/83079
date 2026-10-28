--- v2 (2026-08-23)
+++ v3 (2026-10-28)
@@ -414,96 +414,96 @@
   <si>
     <t>Selon le client et son positionnement sur le marché, il définit la stratégie de communication qu'il va mettre en place afin de valoriser et promouvoir le projet, en conformité avec l'éthique du client.</t>
   </si>
   <si>
     <t>Il mène une analyse concurrentielle par secteur et adapte son positionnement, pour apporter de la différenciation dans la prestation.</t>
   </si>
   <si>
     <t>Lorsqu'il intervient à l'international, il s'adresse aux clients en anglais et maîtrise les termes techniques lui permettant de promouvoir un produit ou un service.</t>
   </si>
   <si>
     <t>Lors de l'élaboration du rétroplanning de la tournée d'un artiste, il identifie la charge de travail, les délais ainsi que les budgets.</t>
   </si>
   <si>
     <t>Sur le terrain lors d'une démarche commerciale, il permet à ses équipes de devenir plus autonomes dans la compréhension des enjeux et demandes clients.</t>
   </si>
   <si>
     <t>Il promeut les services ou produits d'une entité. Pour cela, il adapte son discours à ses interlocuteurs.</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe, il anime les équipes afin d'assurer une dynamique commerciale et développer l'esprit client, conformément à la charte de l'entreprise.</t>
   </si>
   <si>
     <t>Il manage les équipes commerciales et supervise leurs activités, par le suivi régulier de leurs tâches.</t>
   </si>
   <si>
+    <t>Responsable du développement commercial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsable du développement commercial </t>
+  </si>
+  <si>
+    <t>Manager commercial clients grands comptes</t>
+  </si>
+  <si>
+    <t>Responsable commerce retail</t>
+  </si>
+  <si>
+    <t>Manager de la stratégie marketing digitale</t>
+  </si>
+  <si>
+    <t>Responsable marketing et communication</t>
+  </si>
+  <si>
     <t>Chargé de développement commercial et marketing</t>
   </si>
   <si>
     <t>Ecole de commerce, master en science de gestion</t>
   </si>
   <si>
-    <t>Responsable du développement commercial</t>
-[...14 lines deleted...]
-    <t>Responsable marketing et communication</t>
+    <t>RNCP37849</t>
+  </si>
+  <si>
+    <t>RNCP38505</t>
+  </si>
+  <si>
+    <t>RNCP38135</t>
+  </si>
+  <si>
+    <t>RNCP37787</t>
+  </si>
+  <si>
+    <t>RNCP37782</t>
+  </si>
+  <si>
+    <t>RNCP38131</t>
   </si>
   <si>
     <t>RNCP38025</t>
   </si>
   <si>
     <t>RNCP99998</t>
-  </si>
-[...16 lines deleted...]
-    <t>RNCP38131</t>
   </si>
   <si>
     <t>M1707 : Stratégie commerciale</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1707</t>
   </si>
   <si>
     <t>D1406 : Management en force de vente</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1406</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>