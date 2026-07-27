--- v0 (2026-05-31)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -403,56 +403,50 @@
     <t>Lorsqu'il démarche les clients par téléphone pour un grand groupe, il suit le script qui lui a été remis par sa hiérarchie</t>
   </si>
   <si>
     <t>Son rôle premier lors de la gestion d'appels entrants et sortants. Il doit se monter à l'écoute, bienveillant, disponible et réactif pour proposer les meilleurs conseils ou diagnostics</t>
   </si>
   <si>
     <t>Dans un service de SAV, il traite les difficultés d'achat de billets d'entrée pour un spectacle</t>
   </si>
   <si>
     <t>Lorsqu'il traite les appels pour diverses sociétés, il saisit les messages sur une base de données informatique et transmet ensuite ces demandes par mail ou téléphone aux interlocuteurs ou services adaptés à la demande</t>
   </si>
   <si>
     <t>Au sein d'un service de vente dans un aéroport, il a une bonne connaissance de la tarification aérienne et de la billetterie</t>
   </si>
   <si>
     <t>Sur un plateau technique, il travaille en collaboration avec son responsable hiérarchique</t>
   </si>
   <si>
     <t>Lors de l'accueil client, il adapte sa posture et son discours au type de clientèle qui se présente à lui</t>
   </si>
   <si>
     <t>Dans le domaine de l'automobile, il prend des rendez-vous pour les clients dans les différents concessionnaires</t>
   </si>
   <si>
     <t>S'il exerce en billetterie, il assiste les personnes en cas de problèmes de réservation ou en cas d'irrégularités d'exploitation</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP35806</t>
   </si>
   <si>
     <t>D1408 : Téléconseil et télévente</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1408</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -956,61 +950,55 @@
       </c>
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>1</v>
       </c>
       <c r="W2" t="s">
         <v>64</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AB2" t="s">
         <v>124</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AC2" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4310</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
       <c r="W3" t="s">