--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -408,117 +408,117 @@
   <si>
     <t>Auprès d'une agence bancaire, il fait des propositions de plans presse, conseil des porte-parole, organise et prépare des interviews et des rencontres informelles avec la presse, organise des conférences de presse, etc.</t>
   </si>
   <si>
     <t>Il réalise une étude préalable au sujet du client pour comprendre sa culture, adapter son comportement, sa posture et son vocabulaire aux besoins du projet</t>
   </si>
   <si>
     <t>Au sein d'un club sportif, il est force de proposition de la stratégie de communication par rapport au projet stratégique du club</t>
   </si>
   <si>
     <t>Au sein d'une société spécialisée dans le cinéma, il est responsable de la mise en oeuvre de la stratégie globale de communication de l'entreprise préalablement définie</t>
   </si>
   <si>
     <t>Dans une collectivité, il participe à la stratégie et à l'animation de la communication de l'institution</t>
   </si>
   <si>
     <t>Dans un grand groupe, il organise et gère les prises de paroles du groupe dans les médias en définissant les messages clés et en préparant les éléments à destination des dirigeants</t>
   </si>
   <si>
     <t>S'il exerce au sein d'un groupe international, il doit aborder les interlocuteurs presse et médias en anglais</t>
   </si>
   <si>
     <t>Lors d'une manifestation, il entretient les relations formelles et informelles avec les journalistes et adapte son discours en fonction des interlocuteurs</t>
   </si>
   <si>
+    <t>Chargé de communication</t>
+  </si>
+  <si>
+    <t>Manager des stratégies marketing et communication</t>
+  </si>
+  <si>
+    <t>Responsable projet communication</t>
+  </si>
+  <si>
+    <t>Manager de la communication</t>
+  </si>
+  <si>
+    <t>Responsable de communication</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Chargé de marketing et communication</t>
+  </si>
+  <si>
+    <t>Manager de la communication en contexte interculturel</t>
+  </si>
+  <si>
+    <t>Manager marketing et communication (MS)</t>
+  </si>
+  <si>
     <t>Communication publique et politique (fiche nationale)</t>
   </si>
   <si>
     <t>Manager de la stratégie digitale</t>
   </si>
   <si>
-    <t>Chargé de communication</t>
-[...23 lines deleted...]
-    <t>Manager marketing et communication (MS)</t>
+    <t>RNCP37766</t>
+  </si>
+  <si>
+    <t>RNCP38504</t>
+  </si>
+  <si>
+    <t>RNCP38125</t>
+  </si>
+  <si>
+    <t>RNCP38498</t>
+  </si>
+  <si>
+    <t>RNCP37777</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP36650</t>
+  </si>
+  <si>
+    <t>RNCP37786</t>
+  </si>
+  <si>
+    <t>RNCP37804</t>
+  </si>
+  <si>
+    <t>RNCP38133</t>
   </si>
   <si>
     <t>RNCP36760</t>
   </si>
   <si>
     <t>RNCP37793</t>
-  </si>
-[...28 lines deleted...]
-    <t>RNCP38133</t>
   </si>
   <si>
     <t>E1103 : Communication</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1239,121 +1239,121 @@
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>80</v>
       </c>
       <c r="T8" t="s">
         <v>92</v>
       </c>
       <c r="U8" t="s">
         <v>104</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>80</v>
       </c>
       <c r="X8" t="s">
         <v>116</v>
       </c>
       <c r="Y8" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="Z8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4504</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>93</v>
       </c>
       <c r="U9" t="s">
         <v>105</v>
       </c>
       <c r="V9">
         <v>1</v>
       </c>
       <c r="W9" t="s">
         <v>70</v>
       </c>
       <c r="X9" t="s">
         <v>117</v>
       </c>
       <c r="Y9" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="Z9" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4504</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
         <v>64</v>
       </c>
       <c r="S10" t="s">
         <v>82</v>
       </c>
       <c r="T10" t="s">
         <v>94</v>
       </c>
       <c r="U10" t="s">
         <v>106</v>
       </c>
       <c r="V10">
         <v>1</v>
       </c>
       <c r="W10" t="s">
         <v>64</v>
       </c>
       <c r="X10" t="s">
         <v>118</v>
       </c>
       <c r="Y10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Z10" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>4504</v>
       </c>
       <c r="Q11" t="s">
         <v>61</v>
       </c>
       <c r="R11" t="s">
         <v>71</v>
       </c>
       <c r="S11" t="s">
         <v>83</v>
       </c>
       <c r="T11" t="s">
         <v>95</v>
       </c>
       <c r="U11" t="s">
         <v>107</v>
       </c>
       <c r="V11">