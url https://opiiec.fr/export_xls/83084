--- v1 (2026-08-15)
+++ v2 (2026-10-04)
@@ -408,117 +408,117 @@
   <si>
     <t>Auprès d'une agence bancaire, il fait des propositions de plans presse, conseil des porte-parole, organise et prépare des interviews et des rencontres informelles avec la presse, organise des conférences de presse, etc.</t>
   </si>
   <si>
     <t>Il réalise une étude préalable au sujet du client pour comprendre sa culture, adapter son comportement, sa posture et son vocabulaire aux besoins du projet</t>
   </si>
   <si>
     <t>Au sein d'un club sportif, il est force de proposition de la stratégie de communication par rapport au projet stratégique du club</t>
   </si>
   <si>
     <t>Au sein d'une société spécialisée dans le cinéma, il est responsable de la mise en oeuvre de la stratégie globale de communication de l'entreprise préalablement définie</t>
   </si>
   <si>
     <t>Dans une collectivité, il participe à la stratégie et à l'animation de la communication de l'institution</t>
   </si>
   <si>
     <t>Dans un grand groupe, il organise et gère les prises de paroles du groupe dans les médias en définissant les messages clés et en préparant les éléments à destination des dirigeants</t>
   </si>
   <si>
     <t>S'il exerce au sein d'un groupe international, il doit aborder les interlocuteurs presse et médias en anglais</t>
   </si>
   <si>
     <t>Lors d'une manifestation, il entretient les relations formelles et informelles avec les journalistes et adapte son discours en fonction des interlocuteurs</t>
   </si>
   <si>
+    <t>Manager de la communication</t>
+  </si>
+  <si>
+    <t>Responsable de communication</t>
+  </si>
+  <si>
+    <t>Ecole de commerce, master en science de gestion</t>
+  </si>
+  <si>
+    <t>Chargé de marketing et communication</t>
+  </si>
+  <si>
+    <t>Manager de la communication en contexte interculturel</t>
+  </si>
+  <si>
+    <t>Manager marketing et communication (MS)</t>
+  </si>
+  <si>
+    <t>Communication publique et politique (fiche nationale)</t>
+  </si>
+  <si>
+    <t>Manager de la stratégie digitale</t>
+  </si>
+  <si>
     <t>Chargé de communication</t>
   </si>
   <si>
     <t>Manager des stratégies marketing et communication</t>
   </si>
   <si>
     <t>Responsable projet communication</t>
   </si>
   <si>
-    <t>Manager de la communication</t>
-[...20 lines deleted...]
-    <t>Manager de la stratégie digitale</t>
+    <t>RNCP38498</t>
+  </si>
+  <si>
+    <t>RNCP37777</t>
+  </si>
+  <si>
+    <t>RNCP99998</t>
+  </si>
+  <si>
+    <t>RNCP36650</t>
+  </si>
+  <si>
+    <t>RNCP37786</t>
+  </si>
+  <si>
+    <t>RNCP37804</t>
+  </si>
+  <si>
+    <t>RNCP38133</t>
+  </si>
+  <si>
+    <t>RNCP36760</t>
+  </si>
+  <si>
+    <t>RNCP37793</t>
   </si>
   <si>
     <t>RNCP37766</t>
   </si>
   <si>
     <t>RNCP38504</t>
   </si>
   <si>
     <t>RNCP38125</t>
-  </si>
-[...25 lines deleted...]
-    <t>RNCP37793</t>
   </si>
   <si>
     <t>E1103 : Communication</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=E1103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1134,156 +1134,156 @@
       <c r="Q5" t="s">
         <v>55</v>
       </c>
       <c r="R5" t="s">
         <v>64</v>
       </c>
       <c r="S5" t="s">
         <v>77</v>
       </c>
       <c r="T5" t="s">
         <v>89</v>
       </c>
       <c r="U5" t="s">
         <v>101</v>
       </c>
       <c r="V5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>77</v>
       </c>
       <c r="X5" t="s">
         <v>113</v>
       </c>
       <c r="Y5" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="Z5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6">
         <v>4504</v>
       </c>
       <c r="Q6" t="s">
         <v>56</v>
       </c>
       <c r="R6" t="s">
         <v>67</v>
       </c>
       <c r="S6" t="s">
         <v>78</v>
       </c>
       <c r="T6" t="s">
         <v>90</v>
       </c>
       <c r="U6" t="s">
         <v>102</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
       <c r="W6" t="s">
         <v>67</v>
       </c>
       <c r="X6" t="s">
         <v>114</v>
       </c>
       <c r="Y6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="Z6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4504</v>
       </c>
       <c r="Q7" t="s">
         <v>57</v>
       </c>
       <c r="R7" t="s">
         <v>68</v>
       </c>
       <c r="S7" t="s">
         <v>79</v>
       </c>
       <c r="T7" t="s">
         <v>91</v>
       </c>
       <c r="U7" t="s">
         <v>103</v>
       </c>
       <c r="V7">
         <v>3</v>
       </c>
       <c r="W7" t="s">
         <v>91</v>
       </c>
       <c r="X7" t="s">
         <v>115</v>
       </c>
       <c r="Y7" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="Z7" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8">
         <v>4504</v>
       </c>
       <c r="Q8" t="s">
         <v>58</v>
       </c>
       <c r="R8" t="s">
         <v>69</v>
       </c>
       <c r="S8" t="s">
         <v>80</v>
       </c>
       <c r="T8" t="s">
         <v>92</v>
       </c>
       <c r="U8" t="s">
         <v>104</v>
       </c>
       <c r="V8">
         <v>2</v>
       </c>
       <c r="W8" t="s">
         <v>80</v>
       </c>
       <c r="X8" t="s">
         <v>116</v>
       </c>
       <c r="Y8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>4504</v>
       </c>
       <c r="Q9" t="s">
         <v>59</v>
       </c>
       <c r="R9" t="s">
         <v>70</v>
       </c>
       <c r="S9" t="s">
         <v>81</v>
       </c>
       <c r="T9" t="s">
         <v>93</v>
       </c>
       <c r="U9" t="s">
         <v>105</v>
       </c>
       <c r="V9">