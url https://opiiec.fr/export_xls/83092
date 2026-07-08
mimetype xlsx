--- v0 (2026-05-01)
+++ v1 (2026-07-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Référentiel</t>
   </si>
   <si>
     <t>Date de modification</t>
   </si>
   <si>
     <t>Métier</t>
   </si>
   <si>
     <t>Métier féminin</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Autres appelations française(s)</t>
   </si>
   <si>
     <t>Appelation(s) anglaise(s)</t>
   </si>
   <si>
@@ -398,56 +398,50 @@
     <t>Pour un grand groupe de l'événementiel, il gère, avec le responsable logistique, toutes les entrées / sorties des livraisons, pour garantir la sécurité du site</t>
   </si>
   <si>
     <t>Pour l'organisation du salon de l'aéronautique, il fait appel à du personnel qualifié, pour implanter les infrastructures adaptées à l'exposition des aéronefs</t>
   </si>
   <si>
     <t>Pour l'organisation d'un événement itinérant, il définit tous les temps de trajet, d'attente, de restauration, de transfert, qu'il intègre dans le cahier des charges, pour donner une estimation du temps nécessaire</t>
   </si>
   <si>
     <t>Il prend en considération les exigences règlementaires en matière de sécurité, sur le temps nécessaire à l' évacuation des visiteurs en cas d'incident</t>
   </si>
   <si>
     <t>Il transmet les informations temporelles du projet, dans le bon format numérique pour que les Chefs de projet puissent intégrer les données dans les logiciels de modélisation des stands</t>
   </si>
   <si>
     <t>Il modélise un planning visuel, simple, lisible pour que chaque opérateur comprenne bien l'enchainement des taches, lors des changements de décor, pour un spectacle vivant</t>
   </si>
   <si>
     <t>Il crée une "légende" claire et précise, sur ses plannings pour que chaque équipe de montage optimise les temps de location du matériel roulant (Type nacelles)</t>
   </si>
   <si>
     <t>Le chargé de planning maîtrise intégralement toutes les activités et les tâches du projet, et définit les priorités selon des critères définis, comme le temps d'évacuation, les temps de location de matériel, etc.</t>
   </si>
   <si>
     <t>Lors d'un changement de planning, il se montre réactif et ouvert aux échanges, pour modifier les temps de répartition des tâches entre les équipes et il communique auprès d'elles en expliquant les raisons de ces changements</t>
-  </si>
-[...4 lines deleted...]
-    <t>RNCP35274</t>
   </si>
   <si>
     <t>M1607 : Secrétariat</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1607</t>
   </si>
   <si>
     <t>D1401 : Assistanat commercial</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=D1401</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,67 +951,61 @@
       </c>
       <c r="Q2" t="s">
         <v>52</v>
       </c>
       <c r="R2" t="s">
         <v>64</v>
       </c>
       <c r="S2" t="s">
         <v>76</v>
       </c>
       <c r="T2" t="s">
         <v>88</v>
       </c>
       <c r="U2" t="s">
         <v>100</v>
       </c>
       <c r="V2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
         <v>76</v>
       </c>
       <c r="X2" t="s">
         <v>112</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AB2" t="s">
         <v>124</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AC2" t="s">
         <v>125</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AD2" t="s">
         <v>126</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AE2" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3">
         <v>4302</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3" t="s">
         <v>65</v>
       </c>
       <c r="S3" t="s">
         <v>77</v>
       </c>
       <c r="T3" t="s">
         <v>89</v>
       </c>
       <c r="U3" t="s">
         <v>101</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
       <c r="W3" t="s">