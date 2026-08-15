--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -407,78 +407,78 @@
   <si>
     <t>Dans le secteur du cinéma, il élabore et propose des solutions techniques pour répondre aux projets des clients par le biais de supports écrits</t>
   </si>
   <si>
     <t>Lors de la mise en place d'un événement de grande envergure, il anime des réunions régulières et s'assure de la bonne intégration des informations</t>
   </si>
   <si>
     <t>Pour un projet à l'international, il gère ses équipes, aborde les partenaires et fournisseurs et collabore avec sa hiérarchie en anglais technique</t>
   </si>
   <si>
     <t>Dans une petite structure, il manage une équipe de techniciens (intermittents, sous-traitants) et s'assure du respect des délais et de la réglementation lors de l'installation du matériel</t>
   </si>
   <si>
     <t>Pour l'installation du matériel lors d'un salon professionnel, il veille au respect des règles de sécurité lors du montage et du démontage des structures</t>
   </si>
   <si>
     <t>Lors du montage d'un plateau TV, il suit l'évolution du projet tout au long de son installation et adapte les consignes aux changements ou évolutions selon les besoins de la production</t>
   </si>
   <si>
     <t>Au sein d'un grand groupe de l'événement, il a la responsabilité de l'ensemble des moyens techniques de l'entreprise et est le garant de la réalisation des prestations et du bon déroulement des opérations</t>
   </si>
   <si>
     <t>Pour réaliser des notes de calcul lors de l'élaboration des plans d'installation d'une salle de concert, il utilise un logiciel de dessin 3D</t>
   </si>
   <si>
+    <t>Gestion des transports et logistique associée</t>
+  </si>
+  <si>
     <t>Ecole d'ingénieur, master scientifique</t>
   </si>
   <si>
     <t>Manager de la logistique</t>
   </si>
   <si>
     <t>Manager des organisations et processus logistiques</t>
   </si>
   <si>
     <t>Responsable logistique</t>
   </si>
   <si>
-    <t>Gestion des transports et logistique associée</t>
+    <t>RNCP38365</t>
   </si>
   <si>
     <t>RNCP99999</t>
   </si>
   <si>
     <t>RNCP37831</t>
   </si>
   <si>
     <t>RNCP36218</t>
   </si>
   <si>
     <t>RNCP37080</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38365</t>
   </si>
   <si>
     <t>N1301 : Conception et organisation de la chaîne logistique</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=N1301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">