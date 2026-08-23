--- v0 (2026-07-06)
+++ v1 (2026-08-23)
@@ -398,72 +398,72 @@
   <si>
     <t>Pour le montage d'une scène, il met en place l'infrastructure d'accueil des équipes sur le site</t>
   </si>
   <si>
     <t>Après le démontage des stands, il contrôle le retour  du matériel (tenue, transmissions, vérification des planches et feuilles de présence, etc.)</t>
   </si>
   <si>
     <t>Au sein d'une agence de sécurité spécialisée dans l'événementiel, il élabore le compte rendu de fin de mission, et prépare la prépaye de l'événement</t>
   </si>
   <si>
     <t>En amont du démarrage du chantier, il accueille les équipes de montage, vérifie les accréditations, les signatures des contrats et le port des équipements de protections individuelles</t>
   </si>
   <si>
     <t>Lors d'un projet à l'international, il gère les équipes, aborde les partenaires et les fournisseurs et collabore avec sa hiérarchie en anglais technique</t>
   </si>
   <si>
     <t>Lors de la lecture du cahier des charges, il exerce une veille pour proposer de nouvelles démarches et solutionner certaines situations</t>
   </si>
   <si>
     <t>Sur le terrain, il vérifie la conformité des règles de sécurité pour le bien-être des collaborateurs et des visiteurs</t>
   </si>
   <si>
     <t>En amont du démarrage de l'événement, il liste les procédures et matériaux sur lesquels l'entreprise est susceptible d'être auditée et contrôle sa bonne application</t>
   </si>
   <si>
+    <t>Responsable qualité hygiène sécurité environnement</t>
+  </si>
+  <si>
+    <t>Responsable qualité, santé, sécurité, environnement</t>
+  </si>
+  <si>
+    <t>Manager qualité sécurité environnement</t>
+  </si>
+  <si>
     <t>Responsable management durable qualité sécurité environnement</t>
   </si>
   <si>
-    <t>Responsable qualité hygiène sécurité environnement</t>
-[...5 lines deleted...]
-    <t>Manager qualité sécurité environnement</t>
+    <t>RNCP37656</t>
+  </si>
+  <si>
+    <t>RNCP35862</t>
+  </si>
+  <si>
+    <t>RNCP36851</t>
   </si>
   <si>
     <t>RNCP36916</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP36851</t>
   </si>
   <si>
     <t>K2502 : Management de sécurité privée</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2502</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">