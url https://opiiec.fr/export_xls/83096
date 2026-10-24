--- v0 (2026-07-08)
+++ v1 (2026-10-24)
@@ -409,72 +409,72 @@
   <si>
     <t>Il conseille l'organisateur d'un séminaire des risques potentiels encourus et propose des solutions adaptées (ex. événement réalisé en extérieur).</t>
   </si>
   <si>
     <t>En collaboration avec le directeur technique, il rédige et adapte le dossier de sécurité spécifique à l'événement sur lequel il intervient. Il intègre les analyses effectuées, les risques détectés et les solutions proposées.</t>
   </si>
   <si>
     <t>Il affecte et positionne ses équipes d'agents de sécurité sur le site pour l'exploitation de l'événement. En collaboration avec le Directeur technique, il adapte le rôle et le planning de chacun, en lien avec le plan de prévention établi.</t>
   </si>
   <si>
     <t>Il s'assure de la bonne compréhension et du respect des consignes afin d'assurer une relation de confiance. Il élabore des missions claires et précises pour le bon fonctionnement de l'activité.</t>
   </si>
   <si>
     <t>Sa présence est nécessaire sur toute la durée de l'événement. Il est en mesure d'intervenir à tout moment, et contrôle la mise en œuvre des activités ayant lieu au cours de l'événement.</t>
   </si>
   <si>
     <t>Sur le site d'un festival, il prévient l'organisateur, l'équipe de manutention et les agents de sécurité des points de vigilance pour la mise en œuvre de leurs activités et propose des solutions adaptées.</t>
   </si>
   <si>
     <t>Il effectue un diagnostic après le contrôle de l'état des lieux, prévient des risques potentiels et propose la mise en place de techniques d'organisation et de manutention permettant d'éviter les risques et de respecter les normes en vigueur.</t>
   </si>
   <si>
     <t>Pour être capable de sécuriser l'environnement d'une manifestation, il informe les managers impliqués de la cartographie des risques identifiés dans d'autres événements du même type.</t>
   </si>
   <si>
+    <t>Responsable qualité, santé, sécurité, environnement</t>
+  </si>
+  <si>
+    <t>Manager qualité sécurité environnement</t>
+  </si>
+  <si>
+    <t>Responsable management durable qualité sécurité environnement</t>
+  </si>
+  <si>
     <t>Responsable qualité hygiène sécurité environnement</t>
   </si>
   <si>
-    <t>Responsable qualité, santé, sécurité, environnement</t>
-[...5 lines deleted...]
-    <t>Responsable management durable qualité sécurité environnement</t>
+    <t>RNCP35862</t>
+  </si>
+  <si>
+    <t>RNCP36851</t>
+  </si>
+  <si>
+    <t>RNCP36916</t>
   </si>
   <si>
     <t>RNCP37656</t>
-  </si>
-[...7 lines deleted...]
-    <t>RNCP36916</t>
   </si>
   <si>
     <t>K2502 : Management de sécurité privée</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2502</t>
   </si>
   <si>
     <t>K2503 : Sécurité et surveillance privées</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=K2503</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>