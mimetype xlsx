--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -399,60 +399,60 @@
   <si>
     <t>Lors de la réception du public, il organise les dispositifs d'accueil auprès des équipes hôtelières</t>
   </si>
   <si>
     <t>Lors de la préparation d'un événement, il coordonne les équipes  montage, pour la mise en place du parcours visiteur</t>
   </si>
   <si>
     <t>A la réception d'un hôtel, il utilise le logiciel d'hôtellerie pour procéder à l'enregistrement des réservations clients</t>
   </si>
   <si>
     <t>En amont de l'événement, il prévoit le nombre de personnes nécessaire au bon déroulement de la manifestation</t>
   </si>
   <si>
     <t>En contact direct avec les visiteurs, il est très à l'écoute et disponible pour répondre aux besoins de ceux-ci</t>
   </si>
   <si>
     <t>Selon le type de projet mené, il adapte son comportement au public accueilli et au lieu d'accueil</t>
   </si>
   <si>
     <t>Dans un souci d'amélioration et de développement des compétences, il repère les besoins des équipes pour leur proposer la formation adaptée</t>
   </si>
   <si>
     <t>Dans le domaine de l'hôtellerie, restauration, il est indispensable qu'il maîtrise, respecte et applique les règles HSE</t>
   </si>
   <si>
+    <t>Assistant manager loisirs hébergement restauration</t>
+  </si>
+  <si>
     <t>Gestion administrative et commerciale des organisations : Management des activités culturelles, artistiques, sportives et de tourisme</t>
   </si>
   <si>
-    <t>Assistant manager loisirs hébergement restauration</t>
+    <t>RNCP38039</t>
   </si>
   <si>
     <t>RNCP35389</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38039</t>
   </si>
   <si>
     <t>G1703 : Réception en hôtellerie</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=G1703</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">