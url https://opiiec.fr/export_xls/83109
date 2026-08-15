--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -404,72 +404,72 @@
   <si>
     <t>Dans certains cas, il peut avoir à suivre la lecture d'une notice de montage de stands spéciaux, écrite en anglais</t>
   </si>
   <si>
     <t>Après avoir réalisé sa mission, il regroupe, nettoie et range ses outils et son matériel</t>
   </si>
   <si>
     <t>Pour monter un stand lors d'une foire, il doit connaître, respecter et appliquer les règles de sécurité électrique, de passage, d'exposition au vent…</t>
   </si>
   <si>
     <t>Avant l'installation du matériel, il doit connaître la règlementation liée au bâtiment comme le poids des charges sur les dalles</t>
   </si>
   <si>
     <t>Pour monter un stand d'exposition, il suit les instructions, mais doit aussi faire face au montage de matériel pour gagner du temps</t>
   </si>
   <si>
     <t>Il exerce son activité en équipe et il est essentiel pour lui de comprendre les besoins de chaque exposant / organisateur</t>
   </si>
   <si>
     <t>Lorsqu'il exerce à l'internationale, il doit adapter son langage ou encore sa posture aux autres membres des équipes, et encourage la communication pour atteindre les objectifs</t>
   </si>
   <si>
     <t>En amont de son arrivée sur le site, sa hiérarchie le guide quant à sa mission et aux attentes du client</t>
   </si>
   <si>
+    <t>Chef de projet en ingénierie documentaire</t>
+  </si>
+  <si>
     <t>Menuisier agenceur</t>
   </si>
   <si>
     <t>Menuisier installateur</t>
   </si>
   <si>
     <t>Technicien d'études en agencement intérieur</t>
   </si>
   <si>
-    <t>Chef de projet en ingénierie documentaire</t>
+    <t>RNCP35660</t>
   </si>
   <si>
     <t>RNCP36256</t>
   </si>
   <si>
     <t>RNCP37120</t>
   </si>
   <si>
     <t>RNCP36239</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP35660</t>
   </si>
   <si>
     <t>F1604 : Montage d'agencements</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=F1604</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">