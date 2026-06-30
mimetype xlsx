--- v0 (2026-05-05)
+++ v1 (2026-06-30)
@@ -411,66 +411,66 @@
   <si>
     <t>Lorsqu'il intervient à l'internationale, il aborde les clients en anglais et maîtrise les termes techniques lui permettant de promouvoir l'événement</t>
   </si>
   <si>
     <t>Dans une petite structure, il coordonne lui-même la gestion de l'accueil du public et des paramètres techniques</t>
   </si>
   <si>
     <t>Au sein d'un hôtel, il participe aux réunions d'équipe et n'hésite pas à faire remonter des informations permettant l'amélioration des performances de l'entreprise</t>
   </si>
   <si>
     <t>Lors d'un festival, il doit être très attentif et observateur pour alerter les agents de sécurité en cas de danger</t>
   </si>
   <si>
     <t>A l'accueil d'un restaurant, il tient compte des besoins et attentes du public et accompagne les personnes à mobilité réduite en salle</t>
   </si>
   <si>
     <t>Il intervient auprès des divers acteurs pour guider les équipes et tenir compte des contraintes techniques</t>
   </si>
   <si>
     <t>Pour promouvoir un événement en billetterie, il veille à maîtriser les tendances et les offres existantes pour mettre en avant certains éléments</t>
   </si>
   <si>
     <t>Lors d'un congrès, il propose des adaptations dans l'organisation et le traitement du flux d'entrée en raison des intempéries et des files d'attente</t>
   </si>
   <si>
+    <t>Accueil-  réception</t>
+  </si>
+  <si>
     <t>Chargé d'accueil touristique et de loisirs</t>
   </si>
   <si>
     <t>Métiers de l'accueil</t>
   </si>
   <si>
-    <t>Accueil-  réception</t>
+    <t>RNCP37921</t>
   </si>
   <si>
     <t>RNCP37396</t>
   </si>
   <si>
     <t>RNCP38397</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP37921</t>
   </si>
   <si>
     <t>M1601 : Accueil et renseignements</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">