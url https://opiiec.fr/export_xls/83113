--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -411,66 +411,66 @@
   <si>
     <t>Lorsqu'il intervient à l'internationale, il aborde les clients en anglais et maîtrise les termes techniques lui permettant de promouvoir l'événement</t>
   </si>
   <si>
     <t>Dans une petite structure, il coordonne lui-même la gestion de l'accueil du public et des paramètres techniques</t>
   </si>
   <si>
     <t>Au sein d'un hôtel, il participe aux réunions d'équipe et n'hésite pas à faire remonter des informations permettant l'amélioration des performances de l'entreprise</t>
   </si>
   <si>
     <t>Lors d'un festival, il doit être très attentif et observateur pour alerter les agents de sécurité en cas de danger</t>
   </si>
   <si>
     <t>A l'accueil d'un restaurant, il tient compte des besoins et attentes du public et accompagne les personnes à mobilité réduite en salle</t>
   </si>
   <si>
     <t>Il intervient auprès des divers acteurs pour guider les équipes et tenir compte des contraintes techniques</t>
   </si>
   <si>
     <t>Pour promouvoir un événement en billetterie, il veille à maîtriser les tendances et les offres existantes pour mettre en avant certains éléments</t>
   </si>
   <si>
     <t>Lors d'un congrès, il propose des adaptations dans l'organisation et le traitement du flux d'entrée en raison des intempéries et des files d'attente</t>
   </si>
   <si>
+    <t>Métiers de l'accueil</t>
+  </si>
+  <si>
     <t>Accueil-  réception</t>
   </si>
   <si>
     <t>Chargé d'accueil touristique et de loisirs</t>
   </si>
   <si>
-    <t>Métiers de l'accueil</t>
+    <t>RNCP38397</t>
   </si>
   <si>
     <t>RNCP37921</t>
   </si>
   <si>
     <t>RNCP37396</t>
-  </si>
-[...1 lines deleted...]
-    <t>RNCP38397</t>
   </si>
   <si>
     <t>M1601 : Accueil et renseignements</t>
   </si>
   <si>
     <t>https://candidat.francetravail.fr/marche-du-travail/fichemetierrome?codeRome=M1601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">